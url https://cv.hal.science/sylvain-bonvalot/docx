--- v1 (2026-03-27)
+++ v2 (2026-05-06)
@@ -132,10770 +132,10786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Memin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airborne absolute Gravimetry with a Quantum sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim E Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Zahzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUGG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep mass redistribution prior to the Maule earthquake revealed by GRACE satellite gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th EGU General Assembly (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienne, Austria. pp.EGU22-3679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-year long common view measurements with continuous gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AQG-A01 : Evaluation of the instrument ; continuous monitoring in laboratory; daily observation at different location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karin Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating and comparing the performances of the first units of Absolute Quantum Gravimeter in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoni-Micollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne (Autriche), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating and comparing the performances of the first units of the Absolute Quantum Gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States. pp.G51F-0528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the performances of an operational absolute quantum gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cpem.2018.8501047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the repeatability and the stability of an operational Absolute Quantum Gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.17565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new Absolute Quantum Gravimeter (AQG): first results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GGHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using GOCE satellite gravity data for the exploration of the African lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Peyrefitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthesis 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Cape Town, South Africa. pp.0058</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling magma recharge dynamics during the 2016 Nevados de Chillan eruption: An interacting two-chamber system evidenced by petrology and geodesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Novoa Lizama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oyarzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 458, pp.108253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of cold-atom airborne gravimetry to improve coastal gravity field and quasigeoid modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Toan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98 (4), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00190-024-01839-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posterior analysis of particle swarm optimization results applied to gravity inversion in sedimentary basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pallero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernández-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (6), pp.13927-13943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/math.2024677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne Absolute Gravimetry With a Quantum Sensor, Comparison With Classical Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Zahzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JB025921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022JB025921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Preseismic Signals in GRACE Gravity Solutions: Application to the 2011 Tohoku M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 9.0 Earthquake</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2011 Cordón Caulle eruption triggered by slip on the Liquiñe-Ofqui fault system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cembrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB024542⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03776405v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2011 Cordón Caulle eruption triggered by slip on the Liquiñe-Ofqui fault system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Preseismic Signals in GRACE Gravity Solutions: Application to the 2011 Tohoku M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 9.0 Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117386⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661484v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03776405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep mass redistribution prior to the 2010 Mw 8.8 Maule (Chile) Earthquake revealed by GRACE satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 584, pp.117465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03609882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GravPSO2D: A Matlab package for 2D gravity inversion in sedimentary basins using the Particle Swarm Optimization algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Status of the International Gravity Reference System and Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Wziontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Mäkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104653⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-020-01438-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02998258v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structure, activity and microgravimetry modeling delineate contrasted mud chamber types below flat and conical mud volcanoes from Azerbaijan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GravPSO2D: A Matlab package for 2D gravity inversion in sedimentary basins using the Particle Swarm Optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.G. Pallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fernández-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adil Aliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105315⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843118v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02998258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the International Gravity Reference System and Frame</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface structure, activity and microgravimetry modeling delineate contrasted mud chamber types below flat and conical mud volcanoes from Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaakko Mäkinen</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Aliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-020-01438-9⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, 105315 [24 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669275v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the geopotential value on the permanent GNSS stations in Vietnam based on the Geodetic Boundary Value Problem approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Toan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Balmino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 226, pp.1206-1219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggab166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first pan-Alpine surface-gravity database, a modern compilation that crosses frontiers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A local lithospheric structure model for Vietnam derived from a high-resolution gravimetric geoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Toan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2165-2021⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01415-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669195v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local lithospheric structure model for Vietnam derived from a high-resolution gravimetric geoid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The first pan-Alpine surface-gravity database, a modern compilation that crosses frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Zahorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Papčo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pašteka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Bielik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-021-01415-2⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2165-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2165-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03661451v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quasigeoid-Derived Transformation Model Accounting for Land Subsidence in the Mekong Delta towards Height System Unification in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Toan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios S. Vergos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12050817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04831774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic relaxation: A mechanism to explain the decennial large surface displacements at the Laguna del Maule silicic volcanic complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high-resolution gravimetric quasigeoid model for Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Toan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.005⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-019-1045-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177780v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution gravimetric quasigeoid model for Vietnam</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viscoelastic relaxation: A mechanism to explain the decennial large surface displacements at the Laguna del Maule silicic volcanic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Tassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-019-1045-3⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 521, pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661418v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight on the western Mediterranean crustal structure from GOCE satellite gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufréchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.67-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the depocenters and the basement structure, below the central Chile Andean Forearc: A 3D geophysical modelling in Santiago Basin area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maximiliano Leiva</w:t>
+                <w:t xml:space="preserve">Deep structure of Pyrenees range (SW Europe) imaged by joint inversion of gravity and teleseismic delay time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12281⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), pp.282-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192716v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of Pyrenees range (SW Europe) imaged by joint inversion of gravity and teleseismic delay time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chevrot</w:t>
+                <w:t xml:space="preserve">Characterization of the depocenters and the basement structure, below the central Chile Andean Forearc: A 3D geophysical modelling in Santiago Basin area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Andrés González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Maksymowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy134⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.799-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934474v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity measurements below 10-9 g with a transportable absolute quantum gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ménoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.12300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-30608-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating pattern of deformation prior to the Tohoku-Oki earthquake revealed by GRACE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.367-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-018-0099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03589357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Swarm Optimization and Uncertainty Assessment in Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L. G. Pallero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Zulima Fernández-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cernea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Óscar Álvarez-Machancoses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mariano Pedruelo-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, 220, p. 1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/e20020096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04831815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous structure of the Northern Chile marine forearc and its implications for megathrust earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Maksymowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Contreras-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 215, pp.1080-1097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggy325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04836414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOMED2: High-Resolution Geoid of the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barzaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tziavos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Grigoriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, International Association of Geodesy Symposia, 149, pp.43-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1345_2018_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D gravity inversion and uncertainty assessment of basement relief via Particle Swarm Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. G. Pallero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Fernández-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fudym</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.338-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04831828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ground displacement observations using InSAR and GNSS at Piton de la Fournaise volcano between 2009 and 2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+                <w:t xml:space="preserve">A high-order 3-D spectral-element method for the forward modelling and inversion of gravimetric data - Application to the western Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.038⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209 (1), pp.406-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906613v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-order 3-D spectral-element method for the forward modelling and inversion of gravimetric data - Application to the western Pyrenees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bonvalot</w:t>
+                <w:t xml:space="preserve">Long-term ground displacement observations using InSAR and GNSS at Piton de la Fournaise volcano between 2009 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx010⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.230 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470942v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear geophysical inversion via the discrete cosine pseudo‐inverse: application to potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Fernández-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fernández-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L.G. Pallero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (S1), pp.94-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2478.12548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Definition and Realization of a Global Absolute Gravity Reference System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wilmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vitushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pálinkáš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wziontek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, International Association of Geodesy Symposia, 147, pp.25-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1345_2016_245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights for the melt migration, the volcanic activity and the ultrafast lithosphere delamination related to the Yellowstone plume (Western USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 203 (2), pp.1274-1301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggv360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01729593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity inversion and uncertainty assessment of basement relief via Particle Swarm Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. G. Pallero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Fernandez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, p. 180-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal and magmatic reservoirs at Lazufre volcanic area, revealed by a high-resolution seismic noise tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zack Spica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 421, pp.27-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised interpretation of recent InSAR signals observed at Llaima volcano (Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (10), pp.3870-3879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015GL063872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la déformation volcanique par inversion conjointe de données GPS et Insar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Geometry of two glacial valleys in the northern Pyrenees estimated using gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangé Moussirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Résif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712985v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of two glacial valleys in the northern Pyrenees estimated using gravity data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Suivi de la déformation volcanique par inversion conjointe de données GPS et Insar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357853v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent uplift of the Lazufre volcanic complex (Central Andes): New insights from PCAIM inversion of InSAR time series and GPS data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+                <w:t xml:space="preserve">Comparative study of temporal variations in the earth's gravity field using GRACE gravity models in the regions of three recent giant earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. O. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Timoshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GC005370⟩</w:t>
+              <w:t xml:space="preserve">Izvestiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1069351314020062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025513v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of temporal variations in the earth's gravity field using GRACE gravity models in the regions of three recent giant earthquakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. P. Timoshkina</w:t>
+                <w:t xml:space="preserve">Persistent uplift of the Lazufre volcanic complex (Central Andes): New insights from PCAIM inversion of InSAR time series and GPS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonvalot</w:t>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1069351314020062⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.3591-3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581143v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESA's satellite‐only gravity field model via the direct approach based on all GOCE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Förste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Abrikosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (21), pp.7508-7514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GL062045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity inversion using wavelet-based compression on parallel hybrid CPU/GPU systems: application to southwest Ghana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Jessell</w:t>
+                <w:t xml:space="preserve">The new ESA satellite‐only gravity field model via the direct approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Förste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Abrikosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐helene Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt334⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (14), pp.3607-3612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941851v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new ESA satellite‐only gravity field model via the direct approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie‐helene Rio</w:t>
+                <w:t xml:space="preserve">Gravity inversion using wavelet-based compression on parallel hybrid CPU/GPU systems: application to southwest Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jessell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50716⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (3), pp.1594-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192787v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGrav: An International Database for Absolute Gravity Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wziontek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wilmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, International Association of Geodesy Symposia, 136, pp.1037-1042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20338-1_130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 8th International Comparison of Absolute Gravimeters 2009: the first Key Comparison (CCM.G-K1) in the field of absolute gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Pálinkáš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (6), pp.666-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/49/6/666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic coupling and seismic potential along the Central Andes subduction zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spherical harmonic modelling to ultra-high degree of Bouguer and isostatic anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB008166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (7), pp.499-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-011-0533-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658793v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical harmonic modelling to ultra-high degree of Bouguer and isostatic anomalies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interseismic coupling and seismic potential along the Central Andes subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-011-0533-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B12405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05192839v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of atmospheric precipitable water in northern Chile: Impacts on interpretation of InSAR data for earthquake modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Falvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (2-3), pp.214-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asperities and barriers on the seismogenic zone in North Chile: state-of-the-art after the 2007 Mw 7.7 Tocopilla earthquake inferred by GPS and InSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Béjar-Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carrizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 183 (1), pp.390-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04748.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and comparison of different techniques for the derivation of digital elevation models and volcanic monitoring (Vulcano Island, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coltelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gwinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (22), pp.4783-4800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431160110115861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AGrav—The New International Absolute Gravity Database of BGI and BKG and its benefit for the Global Geodynamics Project (GGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wziontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.172-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.305-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02884064v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGrav—The New International Absolute Gravity Database of BGI and BKG and its benefit for the Global Geodynamics Project (GGP)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Linage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.305-309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.035⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193055v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGrav - the New International Absolute Gravity Database of BGI and BKG and its Benefit for the Global Geodynamics Project (GGP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wilmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wziontek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3-5), pp.305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation of the Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Okuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eEarth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.17-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ee-2-17-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation of the Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Okuyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eEarth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two scales of inflation at Lastarria-Cordon del Azufre volcanic complex, central Andes, revealed from ASAR-ENVISAT interferometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 255 (1-2), pp.148-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation of Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insight into ground deformations at Lascar Volcano (Chile) from SAR Interferometry, photogrammetry and GPS data: implications on volcano dynamics and future space monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100, pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330774v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into ground deformations at Lascar Volcano (Chile) from SAR Interferometry, photogrammetry and GPS data: implications on volcano dynamics and future space monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflation of Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pavez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okuyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eEarth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.151-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272144v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-structural evolution of the Cordón Caulle geothermal region, Southern Volcanic Zone, Chile: Insights from gravity and 40Ar/39Ar dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabián Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Lahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cembrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 148 (1-2), pp.165-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2005.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurements of tropospheric effects in volcanic areas from SAR interferometry data: application to Sakurajima volcano (Japan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 213 (3-4), pp.299-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00331-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CG3TOOL: an interactive computer program to process Scintrex CG-3/3M gravity data for high-resolution applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hipkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29 (2), pp.155-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0098-3004(02)00114-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the sixth international comparison of absolute gravimeters, ICAG-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vitushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. M. Van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39, pp.407-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/39/5/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital photogrammetry and kinematic GPS applied to the monitoring of Vulcano Island, Aeolian Arc, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marsella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 142 (3), pp.801-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2000.00194.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Va16rie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 103 (B2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01353976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters:a promising tool for monitoring active zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters: a promising tool for monitoring active zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal Gabalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01354070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of two Scintrex CG3M instruments at the fourth International Comparison of Absolute Gravimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Van Ruymbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32 (3), pp.231-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/32/3/012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darharta Dahrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hery Harjono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgravimetric measurements at the 1994 International Comparison of Absolute Gravimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bartell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Berrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 32 (3), pp.145-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0026-1394/32/3/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193136v1</w:t>
-              </w:r>
-[...1407 lines deleted...]
-                <w:t xml:space="preserve">hal-00600317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G2 2025 Géodésie et géophysique depuis l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow to fast mass redistributions in the Earth’s mantle from satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Annual Meeting 2024 (AGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington DC, United States. pp.DI41A-3059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04977493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep mass redistribution prior to the Maule earthquake revealed by GRACE satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.G35B-0329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03898978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late quaternary accelerated coastal uplift and crustal faulting in Mejillones peninsula at southern edge of the northern Chile seismic gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10905,115 +10921,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-Atom Absolute Gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11023,436 +11039,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-Atom Absolute Gravimetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gravity Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Balmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.1-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02370-0_45-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02370-0_30-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05193150v1</w:t>
+                <w:t xml:space="preserve">hal-05193153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity Anomalies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cold-Atom Absolute Gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.1-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02370-0_30-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02370-0_45-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05193153v1</w:t>
+                <w:t xml:space="preserve">hal-05193150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-Gmob et l'infrastructure gravimétrique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gravimètre à ondes de matière : une instrumentation innovante pour Résif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11462,109 +11478,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station GPS installée dans l'Altiplano chilien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02140226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11632,51 +11648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9308174"/>
+    <w:nsid w:val="6D771C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11863,51 +11879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bonvalot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2753-4163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192546v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa Lizama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oyarzun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Toan Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01839-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04922019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pallero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cembrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Lara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03609882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02998258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Pallero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04843118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aliyev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wziontek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Falk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kinen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01438-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bruinsma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen K. Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Balmino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Zahorec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Pap&#269;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pa&#353;teka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bielik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2165-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01415-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios S. Vergos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise R&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Baez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tassara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1045-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufr&#233;chou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.01.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dufrechou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;noret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30608-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0099-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. G. Pallero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Zulima Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cernea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar &#193;lvarez-Machancoses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pedruelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20020096" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Vera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Contreras-Reyes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy325" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barzaghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tziavos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grigoriadis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2018_33" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. G. Pallero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fudym" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.038" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seoane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12548" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wilmes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Falk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wziontek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_245" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01729593v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.03.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Spica" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Iglesias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Heimann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordoba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063872" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrouty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#233; Moussirou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.01.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005370" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F&#246;rste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abrikosov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lemoine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Marty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062045" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941851v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt334" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192787v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;helene Rio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50716" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_130" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008166" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-011-0533-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZNT7J4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falvey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabalda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2011.01.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrizo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04748.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193100v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwinner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110115861" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193055v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.035" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594418v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193068v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuyama" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-2-17-2007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193074v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Froger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8TFNVP9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330774v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272144v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diament" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193081v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lahsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cembrano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Alvarado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.03.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W34Z45Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193091v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00331-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C59B18P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipkin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(02)00114-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ0MQGJQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2000.00194.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970005v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim E Jensen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694340v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3679" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12405" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669374v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karin Cooke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669381v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Janvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734881v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lautier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermeulen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janvier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734279v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Busquet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501047" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729798v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898978v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139686v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Alfaro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Vargas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724758v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193150v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02370-0_30-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193153v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02370-0_45-1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196184v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02140226v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bonvalot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2753-4163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim E Jensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karin Cooke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;noret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermeulen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Busquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabalda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa Lizama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oyarzun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575105v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Toan Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01839-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04922019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pallero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024677" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025921" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cembrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Lara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117386" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03609882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117465" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wziontek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Falk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kinen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01438-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02998258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Pallero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104653" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04843118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aliyev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105315" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bruinsma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen K. Bui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Balmino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01415-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Zahorec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Pap&#269;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pa&#353;teka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bielik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2165-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios S. Vergos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1045-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise R&#233;my" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Baez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tassara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufr&#233;chou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.01.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934474v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dufrechou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30608-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0099-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. G. Pallero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Zulima Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cernea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar &#193;lvarez-Machancoses" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pedruelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20020096" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Vera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Contreras-Reyes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy325" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barzaghi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tziavos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grigoriadis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2018_33" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. G. Pallero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fudym" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seoane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT2N8418-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12548" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wilmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Falk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wziontek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_245" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01729593v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv360" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609208v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.03.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172193v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Spica" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Iglesias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Heimann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.042" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordoba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063872" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrouty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#233; Moussirou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.01.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005370" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F&#246;rste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abrikosov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lemoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Marty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192787v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;helene Rio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50716" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941851v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt334" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_130" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192839v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vales" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-011-0533-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZNT7J4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008166" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falvey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2011.01.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrizo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04748.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwinner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110115861" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193055v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.035" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594418v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuyama" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-2-17-2007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330782v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193074v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Froger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8TFNVP9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272144v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diament" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330774v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lahsen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cembrano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Alvarado" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.03.020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W34Z45Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00331-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C59B18P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipkin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(02)00114-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ0MQGJQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270944v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsella" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2000.00194.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977493v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139686v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Alfaro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Vargas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02370-0_45-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193150v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02370-0_30-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02140226v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>