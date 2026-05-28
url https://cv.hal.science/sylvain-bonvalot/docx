--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -132,10264 +132,10264 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling magma recharge dynamics during the 2016 Nevados de Chillan eruption: An interacting two-chamber system evidenced by petrology and geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Novoa Lizama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oyarzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.108253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of cold-atom airborne gravimetry to improve coastal gravity field and quasigeoid modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Toan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (4), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01839-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posterior analysis of particle swarm optimization results applied to gravity inversion in sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernández-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), pp.13927-13943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2024677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Littel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airborne Absolute Gravimetry With a Quantum Sensor, Comparison With Classical Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Zahzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JB025921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecting Preseismic Signals in GRACE Gravity Solutions: Application to the 2011 Tohoku M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 9.0 Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03776405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2011 Cordón Caulle eruption triggered by slip on the Liquiñe-Ofqui fault system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cembrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep mass redistribution prior to the 2010 Mw 8.8 Maule (Chile) Earthquake revealed by GRACE satellite gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.117465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03609882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A local lithospheric structure model for Vietnam derived from a high-resolution gravimetric geoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Toan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-021-01415-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first pan-Alpine surface-gravity database, a modern compilation that crosses frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Zahorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Papčo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pašteka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Bielik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2165-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2165-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GravPSO2D: A Matlab package for 2D gravity inversion in sedimentary basins using the Particle Swarm Optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.G. Pallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fernández-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02998258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of the International Gravity Reference System and Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Wziontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaakko Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-020-01438-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface structure, activity and microgravimetry modeling delineate contrasted mud chamber types below flat and conical mud volcanoes from Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Aliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, 105315 [24 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the geopotential value on the permanent GNSS stations in Vietnam based on the Geodetic Boundary Value Problem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Toan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Balmino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.1206-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Quasigeoid-Derived Transformation Model Accounting for Land Subsidence in the Mekong Delta towards Height System Unification in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Toan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios S. Vergos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12050817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04831774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high-resolution gravimetric quasigeoid model for Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Toan Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-019-1045-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viscoelastic relaxation: A mechanism to explain the decennial large surface displacements at the Laguna del Maule silicic volcanic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Tassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 521, pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight on the western Mediterranean crustal structure from GOCE satellite gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufréchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous structure of the Northern Chile marine forearc and its implications for megathrust earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Maksymowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Contreras-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.1080-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04836414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEOMED2: High-Resolution Geoid of the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barzaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tziavos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grigoriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, International Association of Geodesy Symposia, 149, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1345_2018_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep structure of Pyrenees range (SW Europe) imaged by joint inversion of gravity and teleseismic delay time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), pp.282-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the depocenters and the basement structure, below the central Chile Andean Forearc: A 3D geophysical modelling in Santiago Basin area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Andrés González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Maksymowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.799-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gravity measurements below 10-9 g with a transportable absolute quantum gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.12300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30608-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrating pattern of deformation prior to the Tohoku-Oki earthquake revealed by GRACE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.367-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0099-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle Swarm Optimization and Uncertainty Assessment in Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. G. Pallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Zulima Fernández-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cernea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Álvarez-Machancoses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Pedruelo-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, 220, p. 1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e20020096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04831815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear geophysical inversion via the discrete cosine pseudo‐inverse: application to potential fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fernández-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L.G. Pallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (S1), pp.94-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D gravity inversion and uncertainty assessment of basement relief via Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. G. Pallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Fernández-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fudym</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.338-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04831828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term ground displacement observations using InSAR and GNSS at Piton de la Fournaise volcano between 2009 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.230 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high-order 3-D spectral-element method for the forward modelling and inversion of gravimetric data - Application to the western Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209 (1), pp.406-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the Definition and Realization of a Global Absolute Gravity Reference System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vitushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pálinkáš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wziontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, International Association of Geodesy Symposia, 147, pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1345_2016_245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights for the melt migration, the volcanic activity and the ultrafast lithosphere delamination related to the Yellowstone plume (Western USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203 (2), pp.1274-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01729593v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gravity inversion and uncertainty assessment of basement relief via Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. G. Pallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fudym</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, p. 180-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2015.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrothermal and magmatic reservoirs at Lazufre volcanic area, revealed by a high-resolution seismic noise tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zack Spica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Heimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 421, pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.03.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revised interpretation of recent InSAR signals observed at Llaima volcano (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (10), pp.3870-3879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL063872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la déformation volcanique par inversion conjointe de données GPS et Insar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d'information Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry of two glacial valleys in the northern Pyrenees estimated using gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangé Moussirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persistent uplift of the Lazufre volcanic complex (Central Andes): New insights from PCAIM inversion of InSAR time series and GPS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.3591-3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of temporal variations in the earth's gravity field using GRACE gravity models in the regions of three recent giant earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. O. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Timoshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izvestiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1069351314020062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESA's satellite‐only gravity field model via the direct approach based on all GOCE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Förste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Abrikosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (21), pp.7508-7514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gravity inversion using wavelet-based compression on parallel hybrid CPU/GPU systems: application to southwest Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jessell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (3), pp.1594-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new ESA satellite‐only gravity field model via the direct approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Bruinsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Förste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Abrikosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐helene Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (14), pp.3607-3612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGrav: An International Database for Absolute Gravity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wziontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association of Geodesy Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, International Association of Geodesy Symposia, 136, pp.1037-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20338-1_130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 8th International Comparison of Absolute Gravimeters 2009: the first Key Comparison (CCM.G-K1) in the field of absolute gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pálinkáš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (6), pp.666-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/6/666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability of atmospheric precipitable water in northern Chile: Impacts on interpretation of InSAR data for earthquake modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2-3), pp.214-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2011.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spherical harmonic modelling to ultra-high degree of Bouguer and isostatic anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (7), pp.499-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-011-0533-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interseismic coupling and seismic potential along the Central Andes subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B12405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation and comparison of different techniques for the derivation of digital elevation models and volcanic monitoring (Vulcano Island, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coltelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gwinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (22), pp.4783-4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160110115861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asperities and barriers on the seismogenic zone in North Chile: state-of-the-art after the 2007 Mw 7.7 Tocopilla earthquake inferred by GPS and InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Béjar-Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (1), pp.390-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04748.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGrav - the New International Absolute Gravity Database of BGI and BKG and its Benefit for the Global Geodynamics Project (GGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wziontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The GHYRAF (Gravity and Hydrology in Africa) experiment: Description and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Linage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGrav—The New International Absolute Gravity Database of BGI and BKG and its benefit for the Global Geodynamics Project (GGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wilmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wziontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3-5), pp.305-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2009.09.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation of the Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eEarth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ee-2-17-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation of the Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eEarth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two scales of inflation at Lastarria-Cordon del Azufre volcanic complex, central Andes, revealed from ASAR-ENVISAT interferometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 255 (1-2), pp.148-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation of Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eEarth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.151-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into ground deformations at Lascar Volcano (Chile) from SAR Interferometry, photogrammetry and GPS data: implications on volcano dynamics and future space monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100, pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morpho-structural evolution of the Cordón Caulle geothermal region, Southern Volcanic Zone, Chile: Insights from gravity and 40Ar/39Ar dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Lahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cembrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 148 (1-2), pp.165-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2005.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate measurements of tropospheric effects in volcanic areas from SAR interferometry data: application to Sakurajima volcano (Japan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 213 (3-4), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00331-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CG3TOOL: an interactive computer program to process Scintrex CG-3/3M gravity data for high-resolution applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hipkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (2), pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0098-3004(02)00114-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results of the sixth international comparison of absolute gravimeters, ICAG-2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vitushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39, pp.407-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/39/5/2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital photogrammetry and kinematic GPS applied to the monitoring of Vulcano Island, Aeolian Arc, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 142 (3), pp.801-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2000.00194.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Va16rie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters:a promising tool for monitoring active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous gravity recording with Scintrex CG-3M meters: a promising tool for monitoring active zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 135 (2), pp.470-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00653.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01354070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of two Scintrex CG3M instruments at the fourth International Comparison of Absolute Gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Van Ruymbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 32 (3), pp.231-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/32/3/012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darharta Dahrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hery Harjono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microgravimetric measurements at the 1994 International Comparison of Absolute Gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Balestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bartell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Berrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 32 (3), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/32/3/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Memin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne absolute Gravimetry with a Quantum sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim E Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Zahzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep mass redistribution prior to the Maule earthquake revealed by GRACE satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EGU General Assembly (EGU22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienne, Austria. pp.EGU22-3679, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03694340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year long common view measurements with continuous gravimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQG-A01 : Evaluation of the instrument ; continuous monitoring in laboratory; daily observation at different location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluating and comparing the performances of the first units of Absolute Quantum Gravimeter in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoni-Micollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669374v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and comparing the performances of the first units of Absolute Quantum Gravimeter in the time domain</w:t>
+                <w:t xml:space="preserve">AQG-A01 : Evaluation of the instrument ; continuous monitoring in laboratory; daily observation at different location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karin Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne (Autriche), Austria</w:t>
+              <w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669381v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and comparing the performances of the first units of the Absolute Quantum Gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ménoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States. pp.G51F-0528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the performances of an operational absolute quantum gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ménoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cpem.2018.8501047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the repeatability and the stability of an operational Absolute Quantum Gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ménoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.17565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new Absolute Quantum Gravimeter (AQG): first results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GOCE satellite gravity data for the exploration of the African lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthesis 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cape Town, South Africa. pp.0058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600317v1</w:t>
-              </w:r>
-[...8824 lines deleted...]
-                <w:t xml:space="preserve">hal-05193136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10420,64 +10420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10532,77 +10532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow to fast mass redistributions in the Earth’s mantle from satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10657,103 +10657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep mass redistribution prior to the Maule earthquake revealed by GRACE satellite gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.G35B-0329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10830,51 +10830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
@@ -10935,64 +10935,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-Atom Absolute Gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -11053,64 +11053,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity Anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Balmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11144,64 +11144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-Atom Absolute Gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11267,64 +11267,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-Gmob et l'infrastructure gravimétrique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11385,64 +11385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gravimètre à ondes de matière : une instrumentation innovante pour Résif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11492,51 +11492,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station GPS installée dans l'Altiplano chilien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -11648,51 +11648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D771C24"/>
+    <w:nsid w:val="2903AB4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11879,51 +11879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bonvalot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2753-4163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim E Jensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3679" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karin Cooke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;noret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermeulen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Busquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabalda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa Lizama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oyarzun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108253" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575105v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Toan Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01839-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04922019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pallero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024677" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025921" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cembrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Lara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117386" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03609882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117465" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wziontek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Falk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kinen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01438-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02998258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Pallero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104653" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04843118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aliyev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105315" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bruinsma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen K. Bui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Balmino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01415-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669195v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Zahorec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Pap&#269;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pa&#353;teka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bielik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2165-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios S. Vergos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1045-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise R&#233;my" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Baez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tassara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufr&#233;chou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.01.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934474v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dufrechou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30608-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0099-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. G. Pallero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Zulima Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cernea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar &#193;lvarez-Machancoses" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pedruelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20020096" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Vera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Contreras-Reyes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy325" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barzaghi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tziavos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grigoriadis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2018_33" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. G. Pallero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fudym" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seoane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT2N8418-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12548" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wilmes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Falk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wziontek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_245" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01729593v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv360" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609208v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.03.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172193v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Spica" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Iglesias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Heimann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.042" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordoba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063872" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrouty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#233; Moussirou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.01.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005370" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F&#246;rste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abrikosov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lemoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Marty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192787v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;helene Rio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50716" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941851v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt334" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_130" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192839v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vales" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-011-0533-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZNT7J4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658793v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008166" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falvey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2011.01.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrizo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04748.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwinner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110115861" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193055v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.035" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594418v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuyama" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-2-17-2007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330782v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193074v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Froger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8TFNVP9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272144v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diament" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330774v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193081v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lahsen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cembrano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Alvarado" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.03.020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W34Z45Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00331-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C59B18P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipkin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(02)00114-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ0MQGJQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270944v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsella" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2000.00194.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977493v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139686v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Alfaro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Vargas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02370-0_45-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193150v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02370-0_30-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02140226v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bonvalot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2753-4163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192546v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa Lizama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oyarzun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Toan Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01839-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04922019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pallero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zahzam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024542" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cembrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Lara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03609882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bruinsma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen K. Bui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01415-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Zahorec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Pap&#269;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pa&#353;teka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bielik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2165-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02998258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.G. Pallero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104653" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wziontek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Falk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko M&#228;kinen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01438-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04843118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aliyev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105315" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Balmino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab166" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios S. Vergos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1045-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise R&#233;my" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Baez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tassara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufr&#233;chou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruinsma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.01.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04836414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksymowicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Vera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Contreras-Reyes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy325" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barzaghi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tziavos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grigoriadis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2018_33" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dufrechou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Andr&#233;s Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villegas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Leiva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12281" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01880167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;noret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30608-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0099-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. G. Pallero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Zulima Fern&#225;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cernea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar &#193;lvarez-Machancoses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pedruelo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20020096" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12548" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. G. Pallero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fern&#225;ndez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fudym" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT2N8418-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seoane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wilmes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Falk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wziontek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_245" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01729593v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv360" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2015.03.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Spica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Iglesias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Heimann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.042" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordoba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063872" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrouty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#233; Moussirou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.01.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005370" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581143v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. O. Mikhailov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Timoshkina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351314020062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F&#246;rste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abrikosov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lemoine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Marty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062045" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt334" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;helene Rio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50716" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20338-1_130" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585857v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falvey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabalda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2011.01.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192839v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balmino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vales" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-011-0533-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCZNT7J4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008166" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwinner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110115861" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;jar-Pizarro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carrizo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04748.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594418v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.035" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Linage" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gegout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2F9B1PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuyama" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-2-17-2007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330782v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;my" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193074v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Froger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.12.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8TFNVP9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diament" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.10.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193081v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Lahsen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cembrano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Alvarado" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.03.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W34Z45Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193091v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00331-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C59B18P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipkin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(02)00114-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ0MQGJQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270944v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsella" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2000.00194.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193124v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00653.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354070v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193135v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jousset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Van Ruymbeke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193136v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balestri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bartell" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Berrino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/32/3/002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M41FXV1L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970005v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim E Jensen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3679" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669243v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12405" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669381v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Janvier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669374v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karin Cooke" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734881v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lautier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermeulen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janvier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734279v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Busquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501047" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729798v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803339v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Peyrefitte" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04977493v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaugne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03898978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139686v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Alfaro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Vargas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonzalez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724758v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02370-0_45-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193150v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02370-0_30-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02140226v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>