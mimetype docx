--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -434,265 +434,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap in social movement research: family as a vehicle for mobilization for the Yellow Vests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+                <w:t xml:space="preserve">Réunir (enfin) les acteurs de l’éducation ? Sur la vocation partenariale des « Cités éducatives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Aillères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-022-00194-w⟩</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 92 (3), pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.092.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03834299v1</w:t>
+                <w:t xml:space="preserve">hal-03867837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réunir (enfin) les acteurs de l’éducation ? Sur la vocation partenariale des « Cités éducatives »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pinsolle</w:t>
+                <w:t xml:space="preserve">Bridging the gap in social movement research: family as a vehicle for mobilization for the Yellow Vests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Aillères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 92 (3), pp.113-128. </w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3-4), pp.504-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.092.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00194-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867837v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monografias comparativas para entender la educacion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1177,247 +1177,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ethnographes armés ou désarmés par l’observation multisituée ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22</w:t>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100163v1</w:t>
+                <w:t xml:space="preserve">hal-05097729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solitudes : expériences sociales et socialisatrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ethnographes armés ou désarmés par l’observation multisituée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, https://www.revue-interrogations.org/Les-solitudes-experiences-sociales</w:t>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093830v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité limitée</w:t>
+                <w:t xml:space="preserve">Les solitudes : expériences sociales et socialisatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (2)</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, https://www.revue-interrogations.org/Les-solitudes-experiences-sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097729v1</w:t>
+                <w:t xml:space="preserve">hal-05093830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinité, proximité et précarité</w:t>
               </w:r>
@@ -1535,777 +1535,1439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretenir les espoirs</w:t>
+                <w:t xml:space="preserve">Un refuge pour les jeunes et leurs aînés, pour les locaux et les extra-locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191, pp.95-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.191.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098971v1</w:t>
+                <w:t xml:space="preserve">hal-01505185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un refuge pour les jeunes et leurs aînés, pour les locaux et les extra-locaux</w:t>
+                <w:t xml:space="preserve">Entretenir les espoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 191</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098944v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailleurs sociaux « du quartier » vs travailleurs sociaux « des quartiers »</w:t>
+                <w:t xml:space="preserve">Un refuge pour les jeunes et leurs aînés, pour les locaux et les extra-locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098995v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture comme vecteur d’ancrage dans le social</w:t>
+                <w:t xml:space="preserve">Travailleurs sociaux « du quartier » vs travailleurs sociaux « des quartiers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098955v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie critique du travail social par les apprentis-sociologues. Rompre avec les homologues de classe puis revenir vers eux</w:t>
+                <w:t xml:space="preserve">La culture comme vecteur d’ancrage dans le social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098805v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la thématique sécuritaire dans l’éducation populaire. L’offre d’une association de quartier ouverte aux jeunes</w:t>
+                <w:t xml:space="preserve">La sociologie critique du travail social par les apprentis-sociologues. Rompre avec les homologues de classe puis revenir vers eux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Recherche et travail social : critiques des outils et critiques des fondements, 12 (30-31), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.030.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098666v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de la thématique sécuritaire dans l’éducation populaire. L’offre d’une association de quartier ouverte aux jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonheurs et malheurs du ˝médiateur˝</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solitude des vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raisons d'agir. 2026, 1097084515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.230, 2025, Sociopo, 978-2-36512-418-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05375199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des Gilets jaunes : Reproduction et luttes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">le Bord de l'eau, 204 p., 2024, 9782385190644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des Gilets jaunes. Reproduction et luttes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 240 p., 2024, Documents, 9782385190644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique et partenariat(s). Enquêtes dans les territoires de l’éducation, de la santé et du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social éditions, 203 p., 2020, (Inclusion et coordination), 979-10-346-0574-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.bordi.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique sociale des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesses précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bordiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ires/Cftc. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la Sécurité Sociale de l’Alimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Doglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux; Acclimat'action. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’une stratégie de promotion de la santé, de prévention et d’accès aux soins autour des addictions au sein des DITEP de Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Parcours d'Engagement vers une démocratie alimentaire - Rapport d'enquête (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2340,2041 +3002,1594 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe-Aline Jutand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux; INRAE; Collectif Acclimat'action. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Cité dans la ville : les effets socialisateurs d'une &amp;quot;Cité éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsolle Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « gouvernance » des Cités Éducatives. Acteurs, organisations et mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANCT. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « gouvernance » des Cités éducatives. Notes de recherche à partir des monographies de 8 Cités éducatives sur le territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsolle Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Aillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brumaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANCT. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810145v1</w:t>
-              </w:r>
-[...445 lines deleted...]
-                <w:t xml:space="preserve">hal-05094446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : devenir Gilet Jaune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-223, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05375198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ascenseur de la légitimité. Des chercheur.es entrainé.es dans (et à) la demande d’évaluation en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsolle Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépadues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation : Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reungoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reungoat, Emmanuelle; Bordiec, Sylvain; Buton, François; Dondeyne, Christèle; Walker, Étienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir des gilets jaunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-17, 2025, Sociopo, 978-2-36512-418-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05375216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutable mais stable : les permanences de la catégorie de jeunesse au prisme des &amp;quot;Cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une éducation inclusive pour un développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-64, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépossédées. Des professeures des écoles et l’éclipse du « territoire scolaire partagé »</w:t>
+                <w:t xml:space="preserve">Commerciaux avant tout. Les engagements de directeurs de magasins dans la « bienfaisance alimentaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Champ social. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laurence Bergugnat (dir.), Des professionnels en temps de pandémie. Un devoir de mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.186-207, 2021</w:t>
+              <w:t xml:space="preserve">Laura Ruiz Elvira, Sahar Saiednia (dir.), Les mondes de la bienfaisance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-264, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098654v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerciaux avant tout. Les engagements de directeurs de magasins dans la « bienfaisance alimentaire »</w:t>
+                <w:t xml:space="preserve">Dépossédées. Des professeures des écoles et l’éclipse du « territoire scolaire partagé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laura Ruiz Elvira, Sahar Saiednia (dir.), Les mondes de la bienfaisance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-264, 2021</w:t>
+              <w:t xml:space="preserve">Laurence Bergugnat (dir.), Des professionnels en temps de pandémie. Un devoir de mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.186-207, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098650v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] L’esprit partenarial de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Bordiec; Adrien Sonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique et partenariat(s). Enquêtes dans les territoires de l’éducation, de la santé et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.7-15, 2020, (Collection Inclusion et coordination), 979-10-346-0574-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.bordi.2020.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer par pertes et profits. Ce que la Politique de la ville fait aux acteurs associatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ social. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariat(s) et action publique. Enquêtes dans les territoires de l’éducation, de la santé et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 171-181, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Conclusion] Les partenariats : de la fabrique de l’action publique à la fabrique des existences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Bordiec; Adrien Sonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique et partenariat(s). Enquêtes dans les territoires de l’éducation, de la santé et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.197-203, 2020, (Inclusion et coordination), 979-10-346-0574-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.bordi.2020.01.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le « bon esprit ». Portrait d’un animateur dans la Politique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sociologiques sur l’animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-114, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir, être et rester ˝accompagné˝. Notes sur les relations entre jeunes et éducateurs de rue dans un quartier populaire parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se partager le territoire. La Prév’ face aux ˝petites˝ institutions de quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et action sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-142, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre précarisation sociale et travail social précaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bénévoles et leurs associations, autres réalités, autre sociologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-174, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4384,91 +4599,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société des solitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 10 Nanterre, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05093884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4478,220 +4693,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gouvernance en éducation. Les Cités éducatives, cas d’école de la doctrine de la gouvernance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la Recherche en Education et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lièvre et les tortues. Notes provisoires sur la figure de chef.fe de projet (cas des Cités éducatives)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Congrès AREF 2021 – Politiques et territoires en éducation et formation : enjeux, débats et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4759,51 +4974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="040965FD"/>
+    <w:nsid w:val="533DD2AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4990,51 +5205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bordiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3588-8084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Doglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00194-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinsolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aill&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Aill&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.030.0153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Auffray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942006v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsolle Julie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brumaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sociologie-des-gilets-jaunes-reproduction-et-luttes-sociales/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0197" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05093884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bordiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3588-8084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Doglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinsolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aill&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00194-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Aill&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.191.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.030.0153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sociologie-des-gilets-jaunes-reproduction-et-luttes-sociales/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Auffray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942006v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsolle Julie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brumaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05093884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>