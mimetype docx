--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1613,165 +1613,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretenir les espoirs</w:t>
+                <w:t xml:space="preserve">Un refuge pour les jeunes et leurs aînés, pour les locaux et les extra-locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (3)</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098971v1</w:t>
+                <w:t xml:space="preserve">hal-05098944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un refuge pour les jeunes et leurs aînés, pour les locaux et les extra-locaux</w:t>
+                <w:t xml:space="preserve">Entretenir les espoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bordiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 191</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098944v1</w:t>
+                <w:t xml:space="preserve">hal-05098971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs sociaux « du quartier » vs travailleurs sociaux « des quartiers »</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="533DD2AF"/>
+    <w:nsid w:val="8690E110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5205,51 +5205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bordiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3588-8084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Doglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinsolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aill&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00194-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Aill&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.191.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.030.0153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sociologie-des-gilets-jaunes-reproduction-et-luttes-sociales/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Auffray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942006v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsolle Julie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brumaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05093884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bordiec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3588-8084" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordiec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Doglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pinsolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aill&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00194-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Aill&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.191.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.030.0153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/livres/1137-devenir-des-gilets-jaunes.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/sociologie-des-gilets-jaunes-reproduction-et-luttes-sociales/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Auffray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942006v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsolle Julie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brumaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ibrahim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05093884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>