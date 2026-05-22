--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -4974,51 +4974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8690E110"/>
+    <w:nsid w:val="6EA9747B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>