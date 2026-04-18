--- v0 (2026-03-07)
+++ v1 (2026-04-18)
@@ -725,51 +725,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1935,138 +1935,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refinement methodology for object-oriented programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Verified Polyhedron Library: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Tafat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+                <w:t xml:space="preserve">Michaël Périn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Marché</w:t>
+                <w:t xml:space="preserve">Hang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Verification of Object-Oriented Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitatea de Vest din Timișoara, Sep 2018, Timișoara, Romania. pp.9-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2018.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534336v1</w:t>
+                <w:t xml:space="preserve">hal-02100006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Certifying Frontend for (Sub)polyhedral Abstract Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verified Software: Theories, Tools and Experiments (VSTTE) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.200-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12154-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A refinement methodology for object-oriented programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Verification of Object-Oriented Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.143--159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaxing Restrictions on Invariant Composition in the B Method by Ownership Control a la Spec#</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rigorous Methods for Software Construction and Analysis, Essays Dedicated to Egon Börger on the Occasion of His 60th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dagstuhl seminar, Germany. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11447-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitionistic Refinement Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Typed Lambda Calculi and Applications (TLCA'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.54-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73228-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpreting Invariant Composition in the B Method Using the Spec# Ownership Relation: A Way to Explain and Relax B Restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B 2007: Formal Specification and Development in B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Besançon, France. pp.4-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11955757_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof Contexts with Late Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Typed Lambda Calculi and Applications (TLCA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Nara (Japan), Japan. pp.324-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11417170_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de B vers des langages de programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2125,105 +2745,502 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA, Jan 2003, Rennes, France. pp.87--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00392235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifying Synchrony for free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LPAR 2001 - 8th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, La Havana, Cuba. pp.495-506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45653-8_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opérateurs de raffinement sur les structures algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Michel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the way to certify computer algebra systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hirschkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ménissier-Morain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rioboo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calculemus workshop of FLOC'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Trento, Italy. pp.370-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1571-0661(05)80609-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modules Objets et Calcul Formel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rioboo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFLA'99 - Journées francophone des langages applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Morzine-Avoriaz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Verified Advanced Optimizations for RISC-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2252,51 +3269,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2306,51 +3323,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Verified Compilation for Aligned Memory Copies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2385,148 +3402,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Untrusted Imperative ML Oracles into Coq Verified Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062288v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Certification for Free!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2535,269 +3552,427 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558252v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Refinement Approach for Correct-by-Construction Object-Oriented Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7310, INRIA. 2010, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00491835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specifying in Coq inheritance used in Computer Algebra Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] lip6.2000.013, LIP6. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modules, Objets et Calcul Formel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rioboo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.1999.012, LIP6. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formally Verified Defensive Programming (efficient Coq-verified computations from untrusted ML oracles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Université Grenoble-Alpes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03356701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2807,51 +3982,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamois-Arsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2873,73 +4048,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2981,84 +4156,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justus Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:3d6edc4eb44188275528710f67e46d711a55f3d9;origin=https://hal.archives-ouvertes.fr/hal-04749015;visit=swh:1:snp:a99f137fe7e250d0df845a6370a663212effeacf;anchor=swh:1:rel:40e9091218e645b81affcd664bd6813f95a2b1e3;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3126,51 +4301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0272BFD"/>
+    <w:nsid w:val="E3EBEB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3357,51 +4532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-boulme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9501-9606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257287515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438448v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102940v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3622799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185883v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Six" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133865v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9492-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;tayer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.879-903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KXMQ9F43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818801v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705880" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38828-6_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200774v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Fasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541595v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99336-8_8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505598v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tafat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062288v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandendorpe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558252v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03356701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3d6edc4eb44188275528710f67e46d711a55f3d9;origin=https://hal.archives-ouvertes.fr/hal-04749015;visit=swh:1:snp:a99f137fe7e250d0df845a6370a663212effeacf;anchor=swh:1:rel:40e9091218e645b81affcd664bd6813f95a2b1e3;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-boulme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9501-9606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257287515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438448v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102940v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3622799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185883v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Six" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133865v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9492-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;tayer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.879-903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KXMQ9F43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818801v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pesin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703595.3705880" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38828-6_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200774v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Fasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541595v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99336-8_8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Torrini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505598v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;rin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2018.00014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilhe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12154-3_13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tafat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11447-2_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BXB77FB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73228-0_6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3FMZNJ6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DDP6N1ZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Prevosto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-46SS4BX6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45653-8_34" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RTDTWB4Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hirschkoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;nissier-Morain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)80609-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062288v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandendorpe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558252v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03356701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3d6edc4eb44188275528710f67e46d711a55f3d9;origin=https://hal.archives-ouvertes.fr/hal-04749015;visit=swh:1:snp:a99f137fe7e250d0df845a6370a663212effeacf;anchor=swh:1:rel:40e9091218e645b81affcd664bd6813f95a2b1e3;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>