--- v0 (2026-03-20)
+++ v1 (2026-05-28)
@@ -350,51 +350,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocuité du vaccin anti-brucellique Rev.1 chez le bouquetin des Alpes</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Brucella melitensis&amp;lt;/em&amp;gt; Rev.1 conjunctival vaccination in Alpine ibex (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;). Comparison of kinetics and distribution of &amp;lt;em&amp;gt;B. melitensis&amp;lt;/em&amp;gt; Rev.1 infection and antibody response with domestic goat (&amp;lt;em&amp;gt;Capra hircus&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
@@ -414,338 +414,338 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jaÿ</w:t>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">12. Vaccine Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738256v1</w:t>
+                <w:t xml:space="preserve">hal-02734572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équipe zone confinée : Étude des processus infectieux en confinement A2 à A3 sur les animaux de rente, de laboratoire, de loisir et de la faune sauvage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innocuité du vaccin anti-brucellique Rev.1 chez le bouquetin des Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boulesteix</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Gauthier</w:t>
+                <w:t xml:space="preserve">Marine Jaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation scientifique PSAT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nouzilly, France. 2018</w:t>
+              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788268v1</w:t>
+                <w:t xml:space="preserve">hal-02738256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Brucella melitensis&amp;lt;/em&amp;gt; Rev.1 conjunctival vaccination in Alpine ibex (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;). Comparison of kinetics and distribution of &amp;lt;em&amp;gt;B. melitensis&amp;lt;/em&amp;gt; Rev.1 infection and antibody response with domestic goat (&amp;lt;em&amp;gt;Capra hircus&amp;lt;/em&amp;gt;)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Fadeau</w:t>
+                <w:t xml:space="preserve">Équipe zone confinée : Étude des processus infectieux en confinement A2 à A3 sur les animaux de rente, de laboratoire, de loisir et de la faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deslis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+                <w:t xml:space="preserve">David Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Vaccine Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. , 2018</w:t>
+              <w:t xml:space="preserve">Animation scientifique PSAT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nouzilly, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734572v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the in utero infection caused by SBV on goats</w:t>
               </w:r>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1007,359 +1007,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génétique pour la résistance aux maladies : projets et avancées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccination anti-brucellique du bouquetin des Alpes (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;), une option pour l'assainissement du massif du Bargy ? Résultats d'une première expérimentation visant à comparer le niveau d'innocuité du vaccin REV.1 conjonctival chez le bouquetin des Alpes et la chèvre domestique (&amp;lt;em&amp;gt;C. hircus&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gunia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+                <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale d’Information des Professionnels du Lapin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">Journées de l'AEEMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA). FRA., May 2018, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788724v1</w:t>
+                <w:t xml:space="preserve">hal-02787527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination anti-brucellique du bouquetin des Alpes (&amp;lt;em&amp;gt;Capra ibex&amp;lt;/em&amp;gt;), une option pour l'assainissement du massif du Bargy ? Résultats d'une première expérimentation visant à comparer le niveau d'innocuité du vaccin REV.1 conjonctival chez le bouquetin des Alpes et la chèvre domestique (&amp;lt;em&amp;gt;C. hircus&amp;lt;/em&amp;gt;)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Sélection génétique pour la résistance aux maladies : projets et avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merina Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Fadeau</w:t>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AEEMA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA). FRA., May 2018, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale d’Information des Professionnels du Lapin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787527v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats du projet RELAPA : génomique pour la résistance génétique des lapins à la pasteurellose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Babilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2017, Le Mans, France. 205 p</w:t>
@@ -1526,51 +1526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of trehalose supplementation on sperm in vitro quality and fertility after artificial insemination in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Forgerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1817,51 +1817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination anti-brucellique du bouquetin des Alpes (Capra ibex), une option pour l'assainissement du massif du Bargy ? Résultats d'une première expérimentation visant à comparer le niveau d'innocuité du vaccin REV.1 conjonctival chez le bouquetin des Alpes et la chèvre domestique (C. hircus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pajusco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F Ducatez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fadeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Llach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0717-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMFXKXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.11.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVLM6TNG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F. Ducatez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pajusco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette F Ducatez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fadeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Llach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Shrestha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0717-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMFXKXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2007.11.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVLM6TNG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>