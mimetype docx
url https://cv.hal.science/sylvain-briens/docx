--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,243 +100,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational Imagi(Ni)Sm: Borealism and the Avant-Gardes</w:t>
+                <w:t xml:space="preserve">Transnational Imagi(ni)sm: Borealism and the Avant-Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54432/scand/QLYT1970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064592v1</w:t>
+                <w:t xml:space="preserve">hal-05251173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational Imagi(ni)sm: Borealism and the Avant-Gardes</w:t>
+                <w:t xml:space="preserve">Transnational Imagi(Ni)Sm: Borealism and the Avant-Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54432/scand/QLYT1970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05251173v1</w:t>
+                <w:t xml:space="preserve">hal-05064592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mot en teori om borealismen. Arkeologi över ett växande forskningsbegrepp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -374,51 +374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix de l’écriture dans le Finistère. Bretagne boréale et francophonie in fabula dans la saga bretonne de Bodil Malmsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.155 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -446,351 +446,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t>
+              <w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945187v1</w:t>
+                <w:t xml:space="preserve">hal-03821727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Borealismo: un enfoque estético para conceptualizar el norte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Germaniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Impossibilia. Revista Internacional de Estudios Literarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, No 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32112/2174.2464.2021.434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821727v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borealismo: un enfoque estético para conceptualizar el norte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Toudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impossibilia. Revista Internacional de Estudios Literarios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32112/2174.2464.2021.434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03839064v1</w:t>
+                <w:t xml:space="preserve">hal-03945187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique boréale. Le « Nord » comme métaphore dans la littérature française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.22 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -863,51 +863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Emion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les sagas médiévales. Hommage à Régis Boyer, 2 (294), pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -926,195 +926,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en perspective boréaliste du travail de Xavier Marmier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Boréalisme. Pour un atlas sensible du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Études germaniques, N°2/2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839032v1</w:t>
+                <w:t xml:space="preserve">hal-02179801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boréalisme. Pour un atlas sensible du Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mise en perspective boréaliste du travail de Xavier Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Germaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Études germaniques, N°2/2018</w:t>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179801v1</w:t>
+                <w:t xml:space="preserve">hal-03839032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation du théâtre nordique à la n du XIXe siècle. Le fonds Prozor de la Bibliothèque nordique de Paris lu au prisme de la sociologie de l’acteur-réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1184,51 +1184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1279,51 +1279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boréalisme 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strindberg en héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaëlle Cedergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitales culturelles et Europe du Nord / Kulturhauptstädte Europas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mohnike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS 1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1600,51 +1600,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tumulte sans fin de la jouissance. Essai sur le silence dans le théâtre et le cinéma scandinave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ithaque, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kylhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique et littérature. Train, téléphone et génie littéraire suédois. Suivi d'une anthologie bilingue de la poésie suédoise du train et du téléphone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">58, 310p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1857,51 +1857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordicité et boréalisme : entre deux pôles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,51 +1988,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Non un programme, mais une direction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/QLYT1970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.80" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32112/2174.2464.2021.434" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.39" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Cedergren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Battail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kylhammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.290.0149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/QLYT1970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.80" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32112/2174.2464.2021.434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.39" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Cedergren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Battail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kylhammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.290.0149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>