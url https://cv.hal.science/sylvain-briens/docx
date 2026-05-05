--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational Imagi(ni)sm: Borealism and the Avant-Gardes</w:t>
+                <w:t xml:space="preserve">Transnational Imagi(Ni)Sm: Borealism and the Avant-Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251173v1</w:t>
+                <w:t xml:space="preserve">hal-05064592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational Imagi(Ni)Sm: Borealism and the Avant-Gardes</w:t>
+                <w:t xml:space="preserve">Transnational Imagi(ni)sm: Borealism and the Avant-Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54432/scand/QLYT1970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064592v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mot en teori om borealismen. Arkeologi över ett växande forskningsbegrepp</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le prix de l’écriture dans le Finistère. Bretagne boréale et francophonie in fabula dans la saga bretonne de Bodil Malmsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidskrift för litteraturvetenskap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.155 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/rnef.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475360v1</w:t>
+                <w:t xml:space="preserve">hal-03850293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix de l’écriture dans le Finistère. Bretagne boréale et francophonie in fabula dans la saga bretonne de Bodil Malmsten</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mot en teori om borealismen. Arkeologi över ett växande forskningsbegrepp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tidskrift för litteraturvetenskap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.168-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850293v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Toudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ballotti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t>
+              <w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821727v1</w:t>
+                <w:t xml:space="preserve">hal-03945187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borealismo: un enfoque estético para conceptualizar el norte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impossibilia. Revista Internacional de Estudios Literarios</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839064v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Borealismo: un enfoque estético para conceptualizar el norte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Germaniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Impossibilia. Revista Internacional de Estudios Literarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, No 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32112/2174.2464.2021.434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945187v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique boréale. Le « Nord » comme métaphore dans la littérature française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.22 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -863,51 +863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Emion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les sagas médiévales. Hommage à Régis Boyer, 2 (294), pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -926,195 +926,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boréalisme. Pour un atlas sensible du Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mise en perspective boréaliste du travail de Xavier Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Germaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Études germaniques, N°2/2018</w:t>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179801v1</w:t>
+                <w:t xml:space="preserve">hal-03839032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en perspective boréaliste du travail de Xavier Marmier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Boréalisme. Pour un atlas sensible du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Études germaniques, N°2/2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839032v1</w:t>
+                <w:t xml:space="preserve">hal-02179801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation du théâtre nordique à la n du XIXe siècle. Le fonds Prozor de la Bibliothèque nordique de Paris lu au prisme de la sociologie de l’acteur-réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1171,90 +1171,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 301, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1279,51 +1279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boréalisme 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strindberg en héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaëlle Cedergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitales culturelles et Europe du Nord / Kulturhauptstädte Europas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mohnike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS 1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1600,51 +1600,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tumulte sans fin de la jouissance. Essai sur le silence dans le théâtre et le cinéma scandinave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ithaque, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1662,51 +1662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kylhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique et littérature. Train, téléphone et génie littéraire suédois. Suivi d'une anthologie bilingue de la poésie suédoise du train et du téléphone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">58, 310p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1844,77 +1844,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordicité et boréalisme : entre deux pôles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mckeown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1988,51 +1988,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Non un programme, mais une direction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/QLYT1970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.80" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32112/2174.2464.2021.434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.39" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Cedergren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Battail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kylhammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.290.0149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/QLYT1970" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.80" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32112/2174.2464.2021.434" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.39" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Cedergren" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Battail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kylhammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.290.0149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>