--- v0 (2026-04-01)
+++ v1 (2026-05-27)
@@ -351,295 +351,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric immunoassays for the screening and specificity evaluation of molecules disturbing VEGFs/VEGFRs interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of water-soluble macrocyclic peptides stabilizing protein α-turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Broussy</w:t>
+                <w:t xml:space="preserve">Kexin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang-Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2017.12.029⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.459-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob02852k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466611v1</w:t>
+                <w:t xml:space="preserve">hal-02122321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of water-soluble macrocyclic peptides stabilizing protein α-turn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Coric</w:t>
+                <w:t xml:space="preserve">Colorimetric immunoassays for the screening and specificity evaluation of molecules disturbing VEGFs/VEGFRs interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Broussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang-Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kexin Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
+                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (3), pp.459-471. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 544, pp.114-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ob02852k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122321v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VEGFR1 domain 2 covalent labeling with horseradish peroxidase: Development of a displacement assay on VEGF</w:t>
               </w:r>
@@ -1697,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03241859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virendra Tiwari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Powell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berkowitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00326" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Di Stasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.12.029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02852k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reille-Seroussi Reille-Seroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Cussac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01439207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagey-Eilstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Desole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#233;mard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernadou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03241859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virendra Tiwari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Powell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Broussy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berkowitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00326" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Di Stasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.02.069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob02852k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.12.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reille-Seroussi Reille-Seroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Cussac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.05.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01439207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagey-Eilstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Desole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brachet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.5b00722" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#233;mard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernadou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>