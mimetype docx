--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -2750,174 +2750,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des Chambres d'agriculture dans l'institutionnalisation du conseil</w:t>
+                <w:t xml:space="preserve">Il ne s'agit pas de reconstruire mais d'édifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (1), pp.217 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoiremesure.4762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439602v1</w:t>
+                <w:t xml:space="preserve">hal-01439346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il ne s'agit pas de reconstruire mais d'édifier</w:t>
+                <w:t xml:space="preserve">Le rôle des Chambres d'agriculture dans l'institutionnalisation du conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 219, pp.53 - 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoiremesure.4762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01439346v1</w:t>
+                <w:t xml:space="preserve">hal-01439602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires archivées des experts de la modernisation alpine (XIXe-XXe siècles)</w:t>
               </w:r>
@@ -4272,51 +4272,51 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pesticides saisis par le droit. Regards croisés et pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.57-66, 2023</w:t>
+              <w:t xml:space="preserve">, pp.57-66, 2023, 9782711040124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4499,195 +4499,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du foin. Reconfiguration des savoirs agronomiques et expérimentation d’un nouveau régime de conseil agricole lors de la « révolution fourragère » (1945-1960).</w:t>
+                <w:t xml:space="preserve">L'ignorance en chaîne : la sous-reconnaissance des hémopathies professionnelles liées aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des modernisations agricoles au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021</w:t>
+              <w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.215 - 234, 2021, 9782356716293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506703v1</w:t>
+                <w:t xml:space="preserve">hal-03095668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ignorance en chaîne : la sous-reconnaissance des hémopathies professionnelles liées aux pesticides</w:t>
+                <w:t xml:space="preserve">Faire du foin. Reconfiguration des savoirs agronomiques et expérimentation d’un nouveau régime de conseil agricole lors de la « révolution fourragère » (1945-1960).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margot Lyautey; Léna Humbert; Christophe Bonneuil. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cent ans de sous-reconnaissance des maladies professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.215 - 234, 2021, 9782356716293</w:t>
+              <w:t xml:space="preserve">Histoire des modernisations agricoles au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095668v1</w:t>
+                <w:t xml:space="preserve">hal-03506703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les petits papiers de l’Inspection</w:t>
               </w:r>
@@ -5804,51 +5804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1502f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/155a9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15972" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Oui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04866591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04869089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04869088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.286.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunier Sylvain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03854568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03854572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.633.0527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03911038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.29565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0219" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03099742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03095735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPC2019-080006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02908525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gremion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01894149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.129.0141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.09.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.163.0059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1830" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.189.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4762" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krautberger Krautberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1251" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02529589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01915025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabana Iglesia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03095668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02529590v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bourfouka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krauberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02886525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840654v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439208v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENH016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1502f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/155a9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15972" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Oui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04866591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04869089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04869088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.286.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunier Sylvain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03854568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03854572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.633.0527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03911038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.29565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0219" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03099742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03095735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPC2019-080006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02908525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gremion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01894149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.129.0141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.09.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.163.0059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1830" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.189.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krautberger Krautberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1251" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02529589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01915025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabana Iglesia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03095668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02529590v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bourfouka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krauberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02886525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840654v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439208v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENH016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>