--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1268,209 +1268,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels usagers pour les images satellite ? De l’observation des terres émergées à la surveillance des activités agricoles (1972-1990)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomie technologique et innovation ouverte paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Oui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 209, pp.20-38. </w:t>
+              <w:t xml:space="preserve">, 2022, 209, pp.148-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.28117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.28662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854568v1</w:t>
+                <w:t xml:space="preserve">hal-03854572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie technologique et innovation ouverte paysanne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels usagers pour les images satellite ? De l’observation des terres émergées à la surveillance des activités agricoles (1972-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Oui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 209, pp.148-161. </w:t>
+              <w:t xml:space="preserve">, 2022, 209, pp.20-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.28662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.28117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854572v1</w:t>
+                <w:t xml:space="preserve">hal-03854568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au rythme du capital : l’industrialisation du renouvellement des machines agricoles</w:t>
               </w:r>
@@ -2269,183 +2269,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management public et développement agricole.</w:t>
+                <w:t xml:space="preserve">The Work of Agricultural Advisers: Between Technical Instruction and Political Mobilisation (1950-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 129, pp.141 - 155. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (Supplement 1), pp.e21-e40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.129.0141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2016.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439595v1</w:t>
+                <w:t xml:space="preserve">hal-01439579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Work of Agricultural Advisers: Between Technical Instruction and Political Mobilisation (1950-1990)</w:t>
+                <w:t xml:space="preserve">Management public et développement agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (Supplement 1), pp.e21-e40. </w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.141 - 155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2016.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ving.129.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439579v1</w:t>
+                <w:t xml:space="preserve">hal-01439595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot;In the Blood : Understanding America’s Farm Families de R. Wuthnow</w:t>
               </w:r>
@@ -5804,51 +5804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1502f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/155a9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15972" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Oui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04866591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04869089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04869088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.286.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunier Sylvain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03854568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28117" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03854572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.633.0527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03911038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.29565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0219" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03099742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03095735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPC2019-080006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02908525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gremion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01894149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.129.0141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.09.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.163.0059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1830" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.189.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krautberger Krautberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1251" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02529589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01915025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabana Iglesia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03095668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02529590v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bourfouka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krauberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02886525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840654v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439208v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENH016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1502f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/155a9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15972" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Oui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.115.0178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ziq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04866591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04868058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04869089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Naulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04869088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.286.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunier Sylvain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03854572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28662" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03854568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.28117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.633.0527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03911038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.29565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03924096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0219" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03099742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03095735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPC2019-080006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02908525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gremion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Chessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01894149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.09.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.129.0141" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02163239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.163.0059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1830" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.189.0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.4762" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krautberger Krautberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1251" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pessis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02529589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01915025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Diaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabana Iglesia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03095668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Demonteil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02954557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02529590v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bourfouka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krauberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02886525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840654v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439208v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENH016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>