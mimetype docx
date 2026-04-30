--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Burri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing yew for the forest: a call to action for improving conservation and restoration of the European yew (Taxus baccata L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Ballian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmi Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bebchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees, Forests and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.101093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tfp.2025.101093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches historiques sur les espaces forestiers du Tarn : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Tarnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.23-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dendroarchaeological tree-ring dataset of Abies alba Mill. from historic buildings in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01248-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04729132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Seasonal Encampments, and Temporary Dwellings of Charcoal Burners: New Insights from an Ethnoarchaeological Study in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19442890.2024.2342753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Chemical and Biological Analysis of Wood and Tar Essential Oils from Cedrus atlantica and Juniperus oxycedrus in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmostafa El Fahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Journal of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.6570-6581. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26538/tjnpr/v8i3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279 (March), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire socio-écologique d’une vieille forêt méditerranéenne : le Bois de la Sainte-Baume, de la fin du XIIIe au début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apiculture dans les massifs des Maures et de l'Estérel à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.449-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moroccans’ ethnobotanical knowledge about medicinal tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Et-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Journal of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26538/tjnpr/v6i3.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution reconstruction of modern charcoal production kilns: an integrated approach combining dendrochronology, micromorphology and anthracology in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dušátko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593-594, 32 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological legacies of centuries-old charcoal making practices in a mountain forest of the Northern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Fabrice Mouthon, Montagnes médiévales. Les alpages de Savoie, Dauphiné et Provence, du XIIe au XVIe siècle, Université Savoie Mont-Blanc, Laboratoire LLSETI, Chambéry, 2019, 243 p. 2377410022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forêt au bâtiment. Approche pluridisciplinaire des couvertures de bois dans le sud-est de la France (xiie-xixe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.133-170. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.24750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources naturelles à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Hakki Cigerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Nouvelles de l'Archéologie, 152, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essartage, culture temporaire et habitat en Basse-Provence : entre Moyen Âge et première modernité (XIIIe-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.31-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, bilan 2014, pp.159-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the concept of marginal landscape through a study of late medieval incultum in Provence (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de La Roche Redonne (Le Castellet, Var), [Notice. Chroniques des fouilles médiévales 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.350-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.13212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massif des Maures. Le Muy, Sainte-Maxime, Plan-de-la-Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, bilan 2010, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Le Redounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bilan 2009, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de soutenance de thèse : PY (Vanessa), &amp;quot; Mine, bois et forêt dans les Alpes du Sud au Moyen Âge. Approches archéologique, bioarchéologique et historique, Université de Provence (Aix-Marseille I) &amp;quot;, soutenue le 3 décembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne. [Notice. Chroniques des fouilles médiévales 2009]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et commercialisation de la poix et de l'huile de cade en basse-Provence au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, non paginé (en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu &amp;quot; Aix-en-Provence, le voyage immobile (1409-2009, 600 ans le roi René Aix-en-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet. La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, bilan 2010, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux sondages sur le site médiéval de production de goudrons végétaux de la Roche Redonne (Le Castellet, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15-2010, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Castel Diol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bilan 2009, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille programmée d'un site de distillation du bois à la Roche Redonne (La Castellet, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Le Grand Courrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, bilan 2008, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, La Roque Fadade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, bilan 2008, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la soutenance de thèse de LOPPE (Frédéric), &amp;quot; La terre crue dans la fortification en Lauragais : l'exemple de Castelnaudary (Aude), vers 1355-vers 1450 &amp;quot;, Université de Provence (Aix-Marseille I) soutenue le 15 octobre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, p. 283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique du SRA PACA ; 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars, Chroniques des fouilles médiévales 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.171. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.22500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freissinières. Les mines métalliques de Faravel et de Fangeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne. [Notice. Chroniques des fouilles médiévales 2007]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.171-172. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.22504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation et exploitation des massifs de l’arrière-pays marseillais et toulonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars, Chroniques des fouilles médiévales 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, p. 315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, bilan 2006, pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet : La Roche Redonne [Notice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.173-177. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adlfi.6258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Parrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Archaeology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical ecology to support biodiversity conservation and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TORCH &amp; Oxford Biodiversity Network Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Oxford (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Migeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de Haute-Provence face aux évènements météorologiques extrêmes à la fin du Moyen Âge. Début d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résiliences (?) médiévales Une anthropologie historique des risques environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques et politiques autour de la propriété et de l’usage des ressources naturelles des forêts et des montagnes du Midi vus au prisme des visites de forêts du Comminges de 1553 et 1611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e école d'histoire économique: les économies de la nature aux époques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Suse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires sur la production et l’usage médicinal/vétérinaire des goudrons végétaux en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude MANSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Pitchon; Pierre Fetcher, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture de montagne sur le versant nord des Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Défi Clé Région Occitanie Vinid'Occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAT, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de goudron de conifères durant l'Antiquité tardive : l'installation de Bolquère en Cerdagne (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanat de l'Antiquité tardive à partir du site de Las Cravieros et d'exemples contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Favennec; Julien Chardonneau-Henneuse; Calypso Dabouis, Jan 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archéo-écologie de la production et de l’usage des goudrons végétaux en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées toulousaines d’échanges entre archéologie et analyse chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES/GET, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social organization of work in Pine resinous products extraction workshops in Toulon hinterland (16th-17th s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées internationales d’archéologie et d'histoire de Nice Côte d'Azur : Acteurs techniques, acteurs sociaux. Des vestiges matériels à l'organisation sociale du travail, de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepam, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la Serra de les Artigues, à Bolquère (66) et l'extraction des produits résineux dans les Pyrénées de l'Est durant l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, Musée de Narbo Via</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts convoitées. Visiter, administrer et exploiter les forêts du Comminges (xvie- début xviie siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MARGES : Vivre et gérer les zones périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain champagne; Mélanie Le Couédic, Apr 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation des produits forestiers en Provence au XVe siècle : acteurs, organisation et circuits économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commercialisation des campagnes et les acteurs ruraux des échanges dans l’Europe préindustrielle (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Villain, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Knowledge of Moroccans tar Producer about tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Congress Valorisation of Natural Resources: Role of Scientific Research in the New Model of Development (VARENA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSR, Jun 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les versants de montagne au Moyen Âge et à l’Époque moderne (matérialité, temporalité, mode de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées internationales d’histoire de Flaran - Le paysan de montagne au Moyen Âge et à l’Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines d’une forêt d’exception : la bois de la Sainte-Baume du XIIIe au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le temps des territoires" en Sainte-Baume (Var). Journées d'études de terrain du GHFF et de l'Association Forêt méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Plan d'Aups, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances au Maroc sur le goudron médicinal: une enquête en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ettahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée, Perspectives d'innovation et de valorisation des filières en Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne (Guyane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoncture économique et environnement en France méditerranéenne avant et après la peste. Réflexions depuis les forêts et les pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défi environnemental et résilience sociale : catastrophes naturelles, démographie, paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity of Juniper tar of Talgount-Morocco by DPPH free radical-scavenging assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Chemical and Biological Sciences (ICCBS’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Cedar Tar as green corrosion inhibitor of E24 in 1M HCI solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Day of Corrosion Inhibitors and Environment (J2ICE-22 kenitra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l'usage : retour sur les projets interdisciplinaires ONGUENT et SOINPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Résines et gourdrons végétaux de la Préhistoire à nos jours : de la caractérisation des résidus archéologiques à la valorisation des substances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts sur l'eau : prélèvements en bois dans la haute vallée de la Garonne et leur flottage vers Toulouse (Moyen Âge-Epoque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Linh François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la ZA PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting effect of cedar tar on corrosion on E24 in 1M HCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Chauiyakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksama S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials &amp; Environmental Science (ICMES 2022) New Materials for Sustainable Energy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saïdia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRESICHARB : pour une étude des dynamiques du charbonnage ancien en forêt de Grésigne (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du PCR RHEFOREST 81, Ministère de la Culture, DRAC Occitanie, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber rafting on upper Garonne River: from Pyrenean Mountain forests to heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Linh François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forest to Heritage. A conference on historical timbers and wooden cultural heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les communes de Bolquère et d'Eyne, les résultats des diagnostics et fouilles récentes vers 1600 m d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Rencontre d’archéologie départementale des Pyrénées orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Knowledge of Moroccans Herbalists about tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Antry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Medicinal and Aromatic Plants Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat verrier dans les forêts du Tarn à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts occitanes passées, présentes et futures: histoire, gestion valorisation. Journées d'étude du PCR RHEFOREST_81</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction navale à la médecine : production, économie et usage des produits résineux (Antiquité-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les goudrons végétaux : Ressources, production et usages (Antiquité - Moyen Âge). Séminaire de Master Archéologie, Sciences pour l’Archéologie « Archéologie des espaces ruraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation ethnopharmacologique des usages vétérinaires passés des goudrons végétaux chez les caprinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Santé humaine et animale dans le passé : approches archéologiques et historiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in the woods&amp;quot;. Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ruralia XIII Conference: Seasonal Settlement in the Medieval and Early Modern Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RURALIA, Sep 2019, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general surveys of Provence woodlands (France), 17th-18th c.: An under-exploited historical source for analysing past forest cover, composition and age. First results and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Historical ecology for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser les liens entre activités humaines, paysages et modes de vie à la fin du Moyen Âge. L'exemple des forêts et des incultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Environnement et Territoires. Journées Dystopies (ENS, EHESS, Paris I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter les moutons. Une histoire à vous rendre chèvre (Provence-Alpes du Sud, XIIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archaeological to current environmental and health issues in the Mediterranean: the ONGUENT project experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and environmental characterization of rural landscapes and local products: European experiences applied to conservation and valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the ephemeral. Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European transformation of settlement patterns in written and archaeological sources (11-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomas Klir, Nov 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de la ruche de la Préhistoire au Moyen Âge en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés d’abeilles – Sociétés humaines : une interdépendance de la préhistoire au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au charbon ! Ethnoarchéologie d’un artisanat du feu en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS PLURIBOIS 2019 : Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary research on an unsung material in the medieval and post-medieval economy: the roofing planks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists: Reflecting futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs et savoir-faire relatifs à la production du goudron végétal et à ses usages médicinaux sur les deux rives de la Méditerranée de l'Antiquité au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission des savoirs. 143e congrès national du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood tar production in Europe from Antiquity to 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists : Reflecting futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect méconnu du pastoralisme provençalo-alpin: l'élevage caprin entre Moyen Âge et première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. XXXIXe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et consommer le matériaux bois. Approche interdisciplinaire sur les couvertures de bois entre Provence et Alpes du Sud (époques médiévale et moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être charbonnier en Provence à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, Charbonnières. Confluence de regards sur un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar in Ancient Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmakogenetikte Güncel Konular</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Usak, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps comme entrée pour l'étude de l'organisation du travail chez les artisans-paysans de l'inculte méditerranéen à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e école d'été d'histoire économique: l'organisation du travail aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Susa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner les hommes et animaux avec des goudrons végétaux en Méditerranée (France-Maroc) : une approche interdisciplinaire sur le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma angelina Delgado Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Cercle genevois d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing glances on High Altitude pastoralism : the case of the alpine community of Tende during the late Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari internacional ocupació humana i impacte ecològic als pirineus. Mètodes i problemàtiques de la recerca arqueològica a l’alta muntanya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ermengol Gassiot Ballbè, May 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction naval à la médecine: production et économie des produits résineux en Provence (13e-18e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Mondes médiévaux" Université Toulouse Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the forest, what for ? The holy forest of Sainte-Baume (13th-18th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudrons végétaux médicinaux en Méditerranée (passé-présent). Ressources, production, usages et bioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PLURIBOIS. Le bois et ses usages: approches pluridisciplinaires de la "bioraffinerie" du matériau bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and post-medieval wood tar production and medicinal use in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"From Past to Present : Multidisciplinary study on Medicinal Wood Tar in the Mediterranean", Final international workshop ONGUENT, Université d’Üsküdar d’Istanbul, 2 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Tar Production and Medicinal Uses in Provence and in North Western Mediterranean Region during the Medieval and Post-Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Corbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region", programme international APRIMED, MMSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeological surveys on current Wood Tar Making and Medicinal Uses in the Atlas Mountains (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region, programme international APRIMED, Maison des Sciences de l'Homme, Aix-en-Provence, 3 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits laitiers de Provence et des Alpes du Sud à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée". Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Age : référentiel et premiers résultats archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d'histoire de l'art et archéologie médiévale « Chimie appliquée à l'archéologie »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseille Université, UMR LA3M, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teintures et tanins végétaux en Provence à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M “Artisanats et métiers en Méditerranée médiévale”. Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Amouric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Âge : référentiel et premiers résultats archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. 2e Réunion des chercheurs francophones en géochimie organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget du Lac, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Way of Life and Technical Knowledge of Moroccan Charcoal Burners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alilou Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology : Current Research and Field Methods. Conference Proceedings, Rome, Italy, 13th–14th may 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils pour acquérir et transformer la matière ligneuse dans les chaînes opératoires techniques des artisanats forestiers en Provence et Haut-Dauphiné au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIes Journées internationales d'histoire et d'archéologie d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Antibes, France. pp.397-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la mobilité des artisans, pasteurs et usagers de l'incultum en basse-Provence centrale (XIIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ethnoarchéologique sur le mode de vie et le savoir-faire des derniers charbonniers de Calabre (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 3ème Table Ronde des jeunes chercheurs en Archéologie de la MMSH, 6 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forest to Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 1 : from Plant to Tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Ethnoarchaeology of Fire” International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tenerife, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 2: Analytical and experimental approach for the chemical characterization of ethnoarchaeological tars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma angelina Delgado Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Ethnoarchaeology of Fire” International Workshop, 9-12th fev., 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tenerife, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et métiers en Méditerranée médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2018, Confluent des sciences, Série Histoire des techniques, 979-10-320-0164-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancien forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Chantal Aspe; Sylvain Burri. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Update Sciences &amp; technologies, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières : confluence de regards autour d'un artisanat méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-320-0053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête générale de Leopardo da Foligno en basse Provence : (mars-mai 1332)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaud Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Drendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Comité des Travaux historiques et scientifiques, 820 p., 2015, Collection de Documents Inédits sur l’Histoire de France Série in-8°, 69, Thierry PECOUT, 978-2-7355-0829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête de Leopardo da Foligno en basse Provence (mars-juin 1332)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Drendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaud Jean-Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.823, 2014, Collection de documents inédits sur l'histoire de France, 978-2-7355-0829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs locaux autour de la manufacture des produits résineux, extraits du pin, en Provence entre le XVIe et le XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Lamy et Sylvie Vabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs ruraux. Les campagnes et les enjeux de connaissance (XVIe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.341-356, 2023, 978-2-7535-8779-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piers Dixon; Claudia Theune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasonal Settlement in the Medieval and Early Modern Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIII, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-360, 2021, Ruralia, 978-94-6427-009-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/qgv795js⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin dans le comté de Provence au prisme des contrats d'élevage (XIVe-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés: de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-904110-61-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02345259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers chasseurs de miel aux apiculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Regert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles - Une histoire intime avec l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cherche midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2749162246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts montagnardes du versant nord des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-299, 2019, 9782251449883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Up and Down throughout the Seasons: Winter and Summer Grazing between Provence and Southern Alps (France) AD 1100-1500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugene Costello; Eva Svensson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Archaeologies of Transhumance across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Routledge, pp.135-153, 2018, Themes in contemporary archaeology/EAA monograph</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interdisciplinary approach on ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Sylvain Burri; Chantal Aspe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods: Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549-552, 2018, Confluent des Sciences, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisonnalité des techniques : l’exemple de la levée du liège dans le massif des Maures à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-168, 2018, Confluent des sciences, Série Histoire des techniques, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être charbonnier en Provence à la fin du Moyen Âge (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradis-Grenouillet Sandrine; Burri Sylvain; Rouaud Romain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2018, 979-10-320-0053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée, observatoire privilégié de l’artisanat et des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-19, 2018, Confluent des Sciences, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient forest and old-growth forest from the perspective of medieval and modern written sources. The case of the ‘Bois de la Sainte-Baume’ (France, AD late 13th to early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Sylvain Burri; Chantal Aspe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the Senses in the Technical Processes of Resin Tapping and Wood Tar Making: An Ethno-Archaeological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biagetti, Stefano; Lugli, Francesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intangible Elements of Culture in Ethnoarchaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-183, 2016, 978-3-319-23152-5. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23153-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’habitat transitoire et temporaire chez les charbonniers marocains actuels : approche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonora Canepari; Béatrice Mésini; Stéphane Mourlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobil hom(m)es. Formes d’habitats et modes d’habiter la mobilité (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, 2016, 978-2-8159-1491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue analysis of the floors of a charcoal burner’s hut at Naour (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Inserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biagetti Stefano; Lugli Francesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intangible Elements of Culture in Ethnoarchaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.253-261, 2016, 978-3-319-23152-5. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23153-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Way of Life and Technical Knowledge of Moroccan Charcoal Burners:an Ethnoarchaeological Approach (Gharb and Middle Atlas Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alilou Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca LUGLI; Assunta STOPIELLO; Stefano BIAGETTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology : Current Research and Field Methods. Conference Proceedings, Rome, Italy, 13th–14th May 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2472, Archaeopress, pp.123-128, 2013, British Archaeological Reports BAR International Series, 9781407310831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de soutenance de thèse de Christophe Vaschalde, « L’art de cuire la pierre en France méditerranéenne à la fin du Moyen Âge. Approche interdisciplinaire d’un artisanat méconnu : la chaufournerie », Aix-Marseille université, soutenue le 25 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST 81. Recherches historiques sur les espaces forestiers du Tarn. Organisation, ressources, sociétés, territoires. PCR 2020-2022. Rapport final 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traces, SRA Occitanie. 2022, 227 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroso Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA occitanie. 2020, 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2015 et projet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2015, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2014 et projet 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Observatoire des Pratiques Interdisciplinaires de LabexMed, de son école de printemps et des participants. Sigonce (04), France, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Burri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing yew for the forest: a call to action for improving conservation and restoration of the European yew (Taxus baccata L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Ballian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmi Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bebchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees, Forests and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.101093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tfp.2025.101093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches historiques sur les espaces forestiers du Tarn : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Tarnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.23-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Chemical and Biological Analysis of Wood and Tar Essential Oils from Cedrus atlantica and Juniperus oxycedrus in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmostafa El Fahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Journal of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.6570-6581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26538/tjnpr/v8i3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dendroarchaeological tree-ring dataset of Abies alba Mill. from historic buildings in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01248-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04729132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Seasonal Encampments, and Temporary Dwellings of Charcoal Burners: New Insights from an Ethnoarchaeological Study in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19442890.2024.2342753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279 (March), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire socio-écologique d’une vieille forêt méditerranéenne : le Bois de la Sainte-Baume, de la fin du XIIIe au début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apiculture dans les massifs des Maures et de l'Estérel à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.449-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moroccans’ ethnobotanical knowledge about medicinal tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Et-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Journal of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26538/tjnpr/v6i3.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution reconstruction of modern charcoal production kilns: an integrated approach combining dendrochronology, micromorphology and anthracology in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dušátko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593-594, 32 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological legacies of centuries-old charcoal making practices in a mountain forest of the Northern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Fabrice Mouthon, Montagnes médiévales. Les alpages de Savoie, Dauphiné et Provence, du XIIe au XVIe siècle, Université Savoie Mont-Blanc, Laboratoire LLSETI, Chambéry, 2019, 243 p. 2377410022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forêt au bâtiment. Approche pluridisciplinaire des couvertures de bois dans le sud-est de la France (xiie-xixe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.133-170. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.24750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources naturelles à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Hakki Cigerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Nouvelles de l'Archéologie, 152, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essartage, culture temporaire et habitat en Basse-Provence : entre Moyen Âge et première modernité (XIIIe-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.31-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, bilan 2014, pp.159-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the concept of marginal landscape through a study of late medieval incultum in Provence (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de La Roche Redonne (Le Castellet, Var), [Notice. Chroniques des fouilles médiévales 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.350-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.13212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massif des Maures. Le Muy, Sainte-Maxime, Plan-de-la-Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, bilan 2010, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux sondages sur le site médiéval de production de goudrons végétaux de la Roche Redonne (Le Castellet, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15-2010, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Castel Diol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bilan 2009, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Le Redounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bilan 2009, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et commercialisation de la poix et de l'huile de cade en basse-Provence au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, non paginé (en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu &amp;quot; Aix-en-Provence, le voyage immobile (1409-2009, 600 ans le roi René Aix-en-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de soutenance de thèse : PY (Vanessa), &amp;quot; Mine, bois et forêt dans les Alpes du Sud au Moyen Âge. Approches archéologique, bioarchéologique et historique, Université de Provence (Aix-Marseille I) &amp;quot;, soutenue le 3 décembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne. [Notice. Chroniques des fouilles médiévales 2009]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet. La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, bilan 2010, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, La Roque Fadade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, bilan 2008, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Le Grand Courrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, bilan 2008, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille programmée d'un site de distillation du bois à la Roche Redonne (La Castellet, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation et exploitation des massifs de l’arrière-pays marseillais et toulonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la soutenance de thèse de LOPPE (Frédéric), &amp;quot; La terre crue dans la fortification en Lauragais : l'exemple de Castelnaudary (Aude), vers 1355-vers 1450 &amp;quot;, Université de Provence (Aix-Marseille I) soutenue le 15 octobre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, p. 283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique du SRA PACA ; 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars, Chroniques des fouilles médiévales 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.171. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.22500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freissinières. Les mines métalliques de Faravel et de Fangeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne. [Notice. Chroniques des fouilles médiévales 2007]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.171-172. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.22504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet : La Roche Redonne [Notice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.173-177. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adlfi.6258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars, Chroniques des fouilles médiévales 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, p. 315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, bilan 2006, pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de Haute-Provence face aux évènements météorologiques extrêmes à la fin du Moyen Âge. Début d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résiliences (?) médiévales Une anthropologie historique des risques environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Parrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Archaeology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical ecology to support biodiversity conservation and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TORCH &amp; Oxford Biodiversity Network Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Oxford (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Migeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques et politiques autour de la propriété et de l’usage des ressources naturelles des forêts et des montagnes du Midi vus au prisme des visites de forêts du Comminges de 1553 et 1611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e école d'histoire économique: les économies de la nature aux époques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Suse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires sur la production et l’usage médicinal/vétérinaire des goudrons végétaux en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude MANSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Pitchon; Pierre Fetcher, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture de montagne sur le versant nord des Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Défi Clé Région Occitanie Vinid'Occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAT, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de goudron de conifères durant l'Antiquité tardive : l'installation de Bolquère en Cerdagne (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanat de l'Antiquité tardive à partir du site de Las Cravieros et d'exemples contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Favennec; Julien Chardonneau-Henneuse; Calypso Dabouis, Jan 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archéo-écologie de la production et de l’usage des goudrons végétaux en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées toulousaines d’échanges entre archéologie et analyse chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES/GET, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social organization of work in Pine resinous products extraction workshops in Toulon hinterland (16th-17th s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées internationales d’archéologie et d'histoire de Nice Côte d'Azur : Acteurs techniques, acteurs sociaux. Des vestiges matériels à l'organisation sociale du travail, de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepam, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la Serra de les Artigues, à Bolquère (66) et l'extraction des produits résineux dans les Pyrénées de l'Est durant l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, Musée de Narbo Via</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation des produits forestiers en Provence au XVe siècle : acteurs, organisation et circuits économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commercialisation des campagnes et les acteurs ruraux des échanges dans l’Europe préindustrielle (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Villain, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts convoitées. Visiter, administrer et exploiter les forêts du Comminges (xvie- début xviie siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MARGES : Vivre et gérer les zones périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain champagne; Mélanie Le Couédic, Apr 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction navale à la médecine : production, économie et usage des produits résineux (Antiquité-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les goudrons végétaux : Ressources, production et usages (Antiquité - Moyen Âge). Séminaire de Master Archéologie, Sciences pour l’Archéologie « Archéologie des espaces ruraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Knowledge of Moroccans tar Producer about tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Congress Valorisation of Natural Resources: Role of Scientific Research in the New Model of Development (VARENA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSR, Jun 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les versants de montagne au Moyen Âge et à l’Époque moderne (matérialité, temporalité, mode de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées internationales d’histoire de Flaran - Le paysan de montagne au Moyen Âge et à l’Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances au Maroc sur le goudron médicinal: une enquête en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ettahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée, Perspectives d'innovation et de valorisation des filières en Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne (Guyane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines d’une forêt d’exception : la bois de la Sainte-Baume du XIIIe au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le temps des territoires" en Sainte-Baume (Var). Journées d'études de terrain du GHFF et de l'Association Forêt méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Plan d'Aups, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity of Juniper tar of Talgount-Morocco by DPPH free radical-scavenging assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Chemical and Biological Sciences (ICCBS’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoncture économique et environnement en France méditerranéenne avant et après la peste. Réflexions depuis les forêts et les pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défi environnemental et résilience sociale : catastrophes naturelles, démographie, paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l'usage : retour sur les projets interdisciplinaires ONGUENT et SOINPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Résines et gourdrons végétaux de la Préhistoire à nos jours : de la caractérisation des résidus archéologiques à la valorisation des substances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Cedar Tar as green corrosion inhibitor of E24 in 1M HCI solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Day of Corrosion Inhibitors and Environment (J2ICE-22 kenitra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts sur l'eau : prélèvements en bois dans la haute vallée de la Garonne et leur flottage vers Toulouse (Moyen Âge-Epoque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Linh François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la ZA PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting effect of cedar tar on corrosion on E24 in 1M HCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Chauiyakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksama S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials &amp; Environmental Science (ICMES 2022) New Materials for Sustainable Energy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saïdia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRESICHARB : pour une étude des dynamiques du charbonnage ancien en forêt de Grésigne (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du PCR RHEFOREST 81, Ministère de la Culture, DRAC Occitanie, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber rafting on upper Garonne River: from Pyrenean Mountain forests to heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Linh François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forest to Heritage. A conference on historical timbers and wooden cultural heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les communes de Bolquère et d'Eyne, les résultats des diagnostics et fouilles récentes vers 1600 m d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Rencontre d’archéologie départementale des Pyrénées orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Knowledge of Moroccans Herbalists about tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Antry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Medicinal and Aromatic Plants Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat verrier dans les forêts du Tarn à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts occitanes passées, présentes et futures: histoire, gestion valorisation. Journées d'étude du PCR RHEFOREST_81</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation ethnopharmacologique des usages vétérinaires passés des goudrons végétaux chez les caprinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Santé humaine et animale dans le passé : approches archéologiques et historiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in the woods&amp;quot;. Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ruralia XIII Conference: Seasonal Settlement in the Medieval and Early Modern Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RURALIA, Sep 2019, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general surveys of Provence woodlands (France), 17th-18th c.: An under-exploited historical source for analysing past forest cover, composition and age. First results and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Historical ecology for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser les liens entre activités humaines, paysages et modes de vie à la fin du Moyen Âge. L'exemple des forêts et des incultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Environnement et Territoires. Journées Dystopies (ENS, EHESS, Paris I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter les moutons. Une histoire à vous rendre chèvre (Provence-Alpes du Sud, XIIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archaeological to current environmental and health issues in the Mediterranean: the ONGUENT project experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and environmental characterization of rural landscapes and local products: European experiences applied to conservation and valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the ephemeral. Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European transformation of settlement patterns in written and archaeological sources (11-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomas Klir, Nov 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de la ruche de la Préhistoire au Moyen Âge en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés d’abeilles – Sociétés humaines : une interdépendance de la préhistoire au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au charbon ! Ethnoarchéologie d’un artisanat du feu en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS PLURIBOIS 2019 : Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary research on an unsung material in the medieval and post-medieval economy: the roofing planks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists: Reflecting futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs et savoir-faire relatifs à la production du goudron végétal et à ses usages médicinaux sur les deux rives de la Méditerranée de l'Antiquité au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission des savoirs. 143e congrès national du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood tar production in Europe from Antiquity to 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists : Reflecting futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect méconnu du pastoralisme provençalo-alpin: l'élevage caprin entre Moyen Âge et première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. XXXIXe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et consommer le matériaux bois. Approche interdisciplinaire sur les couvertures de bois entre Provence et Alpes du Sud (époques médiévale et moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être charbonnier en Provence à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, Charbonnières. Confluence de regards sur un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and post-medieval wood tar production and medicinal use in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"From Past to Present : Multidisciplinary study on Medicinal Wood Tar in the Mediterranean", Final international workshop ONGUENT, Université d’Üsküdar d’Istanbul, 2 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction naval à la médecine: production et économie des produits résineux en Provence (13e-18e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Mondes médiévaux" Université Toulouse Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the forest, what for ? The holy forest of Sainte-Baume (13th-18th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudrons végétaux médicinaux en Méditerranée (passé-présent). Ressources, production, usages et bioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PLURIBOIS. Le bois et ses usages: approches pluridisciplinaires de la "bioraffinerie" du matériau bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar in Ancient Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmakogenetikte Güncel Konular</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Usak, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps comme entrée pour l'étude de l'organisation du travail chez les artisans-paysans de l'inculte méditerranéen à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e école d'été d'histoire économique: l'organisation du travail aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Susa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner les hommes et animaux avec des goudrons végétaux en Méditerranée (France-Maroc) : une approche interdisciplinaire sur le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma angelina Delgado Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Cercle genevois d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing glances on High Altitude pastoralism : the case of the alpine community of Tende during the late Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari internacional ocupació humana i impacte ecològic als pirineus. Mètodes i problemàtiques de la recerca arqueològica a l’alta muntanya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ermengol Gassiot Ballbè, May 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Tar Production and Medicinal Uses in Provence and in North Western Mediterranean Region during the Medieval and Post-Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Corbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region", programme international APRIMED, MMSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeological surveys on current Wood Tar Making and Medicinal Uses in the Atlas Mountains (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region, programme international APRIMED, Maison des Sciences de l'Homme, Aix-en-Provence, 3 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits laitiers de Provence et des Alpes du Sud à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée". Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Age : référentiel et premiers résultats archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d'histoire de l'art et archéologie médiévale « Chimie appliquée à l'archéologie »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseille Université, UMR LA3M, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teintures et tanins végétaux en Provence à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M “Artisanats et métiers en Méditerranée médiévale”. Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Amouric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Âge : référentiel et premiers résultats archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. 2e Réunion des chercheurs francophones en géochimie organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget du Lac, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils pour acquérir et transformer la matière ligneuse dans les chaînes opératoires techniques des artisanats forestiers en Provence et Haut-Dauphiné au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIes Journées internationales d'histoire et d'archéologie d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Antibes, France. pp.397-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Way of Life and Technical Knowledge of Moroccan Charcoal Burners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alilou Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology : Current Research and Field Methods. Conference Proceedings, Rome, Italy, 13th–14th may 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la mobilité des artisans, pasteurs et usagers de l'incultum en basse-Provence centrale (XIIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ethnoarchéologique sur le mode de vie et le savoir-faire des derniers charbonniers de Calabre (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 3ème Table Ronde des jeunes chercheurs en Archéologie de la MMSH, 6 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forest to Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 1 : from Plant to Tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Ethnoarchaeology of Fire” International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tenerife, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 2: Analytical and experimental approach for the chemical characterization of ethnoarchaeological tars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma angelina Delgado Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Ethnoarchaeology of Fire” International Workshop, 9-12th fev., 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tenerife, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières : confluence de regards autour d'un artisanat méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-320-0053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et métiers en Méditerranée médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2018, Confluent des sciences, Série Histoire des techniques, 979-10-320-0164-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancien forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Chantal Aspe; Sylvain Burri. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Update Sciences &amp; technologies, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête générale de Leopardo da Foligno en basse Provence : (mars-mai 1332)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaud Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Drendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Comité des Travaux historiques et scientifiques, 820 p., 2015, Collection de Documents Inédits sur l’Histoire de France Série in-8°, 69, Thierry PECOUT, 978-2-7355-0829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête de Leopardo da Foligno en basse Provence (mars-juin 1332)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Drendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaud Jean-Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.823, 2014, Collection de documents inédits sur l'histoire de France, 978-2-7355-0829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs locaux autour de la manufacture des produits résineux, extraits du pin, en Provence entre le XVIe et le XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Lamy et Sylvie Vabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs ruraux. Les campagnes et les enjeux de connaissance (XVIe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.341-356, 2023, 978-2-7535-8779-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piers Dixon; Claudia Theune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasonal Settlement in the Medieval and Early Modern Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIII, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-360, 2021, Ruralia, 978-94-6427-009-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/qgv795js⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin dans le comté de Provence au prisme des contrats d'élevage (XIVe-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés: de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-904110-61-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02345259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers chasseurs de miel aux apiculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Regert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles - Une histoire intime avec l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cherche midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2749162246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts montagnardes du versant nord des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-299, 2019, 9782251449883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient forest and old-growth forest from the perspective of medieval and modern written sources. The case of the ‘Bois de la Sainte-Baume’ (France, AD late 13th to early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Sylvain Burri; Chantal Aspe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Up and Down throughout the Seasons: Winter and Summer Grazing between Provence and Southern Alps (France) AD 1100-1500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugene Costello; Eva Svensson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Archaeologies of Transhumance across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Routledge, pp.135-153, 2018, Themes in contemporary archaeology/EAA monograph</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interdisciplinary approach on ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Sylvain Burri; Chantal Aspe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods: Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisonnalité des techniques : l’exemple de la levée du liège dans le massif des Maures à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-168, 2018, Confluent des sciences, Série Histoire des techniques, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549-552, 2018, Confluent des Sciences, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être charbonnier en Provence à la fin du Moyen Âge (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradis-Grenouillet Sandrine; Burri Sylvain; Rouaud Romain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2018, 979-10-320-0053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée, observatoire privilégié de l’artisanat et des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-19, 2018, Confluent des Sciences, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’habitat transitoire et temporaire chez les charbonniers marocains actuels : approche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonora Canepari; Béatrice Mésini; Stéphane Mourlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobil hom(m)es. Formes d’habitats et modes d’habiter la mobilité (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, 2016, 978-2-8159-1491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the Senses in the Technical Processes of Resin Tapping and Wood Tar Making: An Ethno-Archaeological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biagetti, Stefano; Lugli, Francesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intangible Elements of Culture in Ethnoarchaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-183, 2016, 978-3-319-23152-5. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23153-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue analysis of the floors of a charcoal burner’s hut at Naour (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Inserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biagetti Stefano; Lugli Francesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intangible Elements of Culture in Ethnoarchaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.253-261, 2016, 978-3-319-23152-5. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23153-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Way of Life and Technical Knowledge of Moroccan Charcoal Burners:an Ethnoarchaeological Approach (Gharb and Middle Atlas Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alilou Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca LUGLI; Assunta STOPIELLO; Stefano BIAGETTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology : Current Research and Field Methods. Conference Proceedings, Rome, Italy, 13th–14th May 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2472, Archaeopress, pp.123-128, 2013, British Archaeological Reports BAR International Series, 9781407310831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de soutenance de thèse de Christophe Vaschalde, « L’art de cuire la pierre en France méditerranéenne à la fin du Moyen Âge. Approche interdisciplinaire d’un artisanat méconnu : la chaufournerie », Aix-Marseille université, soutenue le 25 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST 81. Recherches historiques sur les espaces forestiers du Tarn. Organisation, ressources, sociétés, territoires. PCR 2020-2022. Rapport final 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traces, SRA Occitanie. 2022, 227 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroso Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA occitanie. 2020, 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2015 et projet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2015, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2014 et projet 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Observatoire des Pratiques Interdisciplinaires de LabexMed, de son école de printemps et des participants. Sigonce (04), France, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2024.2342753" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ninich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa El Fahime" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Satrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26538/tjnpr/v8i3.15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Et-Tahir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kettani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Aoujdad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26538/tjnpr/v6i3.5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24750" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13212" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22500" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.6258" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254851v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ettahir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255012v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Tassaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254918v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Linh Fran&#231;ois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chauiyakh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksama S." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845089v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Antry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satrani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pichard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028707v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066089v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066080v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424651v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066118v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma&#160;angelina Delgado Robles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066105v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066125v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698494v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477447v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477486v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194069v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390239v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alilou Mohamed" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066156v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/artisanat-metiers-mediterranee-medievale-moderne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073685v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/charbonnage-charbonniers-charbonnieres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379312v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Jean-Luc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Drendel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauze" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Sauze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5952" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508207v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/seasonal-settlement" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/qgv795js" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/publication-hommes-et-caprines-de-la-montagne-a-la-steppe-de-la-chasse-a-lelevage/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/abeilles/9782749162249" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994709v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059753v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926344v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651972v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-23153-2_12" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_20" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570479v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107411v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ninich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa El Fahime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Satrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26538/tjnpr/v8i3.15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2024.2342753" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Et-Tahir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kettani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Aoujdad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26538/tjnpr/v6i3.5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24750" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13212" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.6258" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752588v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ettahir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Tassaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Linh Fran&#231;ois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fabre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chauiyakh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksama S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863107v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Antry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863142v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guibert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satrani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pichard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066089v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066080v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424651v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066105v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066134v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066125v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma&#160;angelina Delgado Robles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477447v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477486v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194069v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905402v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390239v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alilou Mohamed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066156v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/charbonnage-charbonniers-charbonnieres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926309v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/artisanat-metiers-mediterranee-medievale-moderne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379312v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Jean-Luc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Drendel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauze" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Sauze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5952" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508207v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/seasonal-settlement" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/qgv795js" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/publication-hommes-et-caprines-de-la-montagne-a-la-steppe-de-la-chasse-a-lelevage/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/abeilles/9782749162249" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000192v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048095v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994709v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926344v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330204v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651972v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-23153-2_12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_20" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570479v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107411v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>