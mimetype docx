--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Burri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing yew for the forest: a call to action for improving conservation and restoration of the European yew (Taxus baccata L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Ballian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmi Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bebchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees, Forests and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.101093. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tfp.2025.101093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches historiques sur les espaces forestiers du Tarn : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Tarnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.23-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Chemical and Biological Analysis of Wood and Tar Essential Oils from Cedrus atlantica and Juniperus oxycedrus in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmostafa El Fahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Journal of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.6570-6581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26538/tjnpr/v8i3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dendroarchaeological tree-ring dataset of Abies alba Mill. from historic buildings in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01248-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04729132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Seasonal Encampments, and Temporary Dwellings of Charcoal Burners: New Insights from an Ethnoarchaeological Study in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19442890.2024.2342753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279 (March), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire socio-écologique d’une vieille forêt méditerranéenne : le Bois de la Sainte-Baume, de la fin du XIIIe au début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apiculture dans les massifs des Maures et de l'Estérel à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.449-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moroccans’ ethnobotanical knowledge about medicinal tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Et-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Journal of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26538/tjnpr/v6i3.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution reconstruction of modern charcoal production kilns: an integrated approach combining dendrochronology, micromorphology and anthracology in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dušátko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593-594, 32 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological legacies of centuries-old charcoal making practices in a mountain forest of the Northern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Fabrice Mouthon, Montagnes médiévales. Les alpages de Savoie, Dauphiné et Provence, du XIIe au XVIe siècle, Université Savoie Mont-Blanc, Laboratoire LLSETI, Chambéry, 2019, 243 p. 2377410022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forêt au bâtiment. Approche pluridisciplinaire des couvertures de bois dans le sud-est de la France (xiie-xixe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.133-170. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.24750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources naturelles à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Hakki Cigerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Nouvelles de l'Archéologie, 152, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essartage, culture temporaire et habitat en Basse-Provence : entre Moyen Âge et première modernité (XIIIe-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.31-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, bilan 2014, pp.159-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the concept of marginal landscape through a study of late medieval incultum in Provence (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de La Roche Redonne (Le Castellet, Var), [Notice. Chroniques des fouilles médiévales 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.350-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.13212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massif des Maures. Le Muy, Sainte-Maxime, Plan-de-la-Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, bilan 2010, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux sondages sur le site médiéval de production de goudrons végétaux de la Roche Redonne (Le Castellet, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15-2010, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Castel Diol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bilan 2009, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Le Redounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bilan 2009, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et commercialisation de la poix et de l'huile de cade en basse-Provence au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, non paginé (en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu &amp;quot; Aix-en-Provence, le voyage immobile (1409-2009, 600 ans le roi René Aix-en-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de soutenance de thèse : PY (Vanessa), &amp;quot; Mine, bois et forêt dans les Alpes du Sud au Moyen Âge. Approches archéologique, bioarchéologique et historique, Université de Provence (Aix-Marseille I) &amp;quot;, soutenue le 3 décembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne. [Notice. Chroniques des fouilles médiévales 2009]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet. La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, bilan 2010, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, La Roque Fadade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, bilan 2008, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Le Grand Courrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, bilan 2008, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille programmée d'un site de distillation du bois à la Roche Redonne (La Castellet, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation et exploitation des massifs de l’arrière-pays marseillais et toulonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la soutenance de thèse de LOPPE (Frédéric), &amp;quot; La terre crue dans la fortification en Lauragais : l'exemple de Castelnaudary (Aude), vers 1355-vers 1450 &amp;quot;, Université de Provence (Aix-Marseille I) soutenue le 15 octobre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, p. 283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique du SRA PACA ; 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars, Chroniques des fouilles médiévales 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.171. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.22500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freissinières. Les mines métalliques de Faravel et de Fangeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne. [Notice. Chroniques des fouilles médiévales 2007]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.171-172. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.22504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet : La Roche Redonne [Notice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.173-177. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adlfi.6258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars, Chroniques des fouilles médiévales 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, p. 315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, bilan 2006, pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de Haute-Provence face aux évènements météorologiques extrêmes à la fin du Moyen Âge. Début d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résiliences (?) médiévales Une anthropologie historique des risques environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Parrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Archaeology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical ecology to support biodiversity conservation and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TORCH &amp; Oxford Biodiversity Network Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Oxford (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Migeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques et politiques autour de la propriété et de l’usage des ressources naturelles des forêts et des montagnes du Midi vus au prisme des visites de forêts du Comminges de 1553 et 1611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e école d'histoire économique: les économies de la nature aux époques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Suse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires sur la production et l’usage médicinal/vétérinaire des goudrons végétaux en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude MANSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Pitchon; Pierre Fetcher, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture de montagne sur le versant nord des Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Défi Clé Région Occitanie Vinid'Occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAT, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de goudron de conifères durant l'Antiquité tardive : l'installation de Bolquère en Cerdagne (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanat de l'Antiquité tardive à partir du site de Las Cravieros et d'exemples contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Favennec; Julien Chardonneau-Henneuse; Calypso Dabouis, Jan 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archéo-écologie de la production et de l’usage des goudrons végétaux en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées toulousaines d’échanges entre archéologie et analyse chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES/GET, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social organization of work in Pine resinous products extraction workshops in Toulon hinterland (16th-17th s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées internationales d’archéologie et d'histoire de Nice Côte d'Azur : Acteurs techniques, acteurs sociaux. Des vestiges matériels à l'organisation sociale du travail, de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepam, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la Serra de les Artigues, à Bolquère (66) et l'extraction des produits résineux dans les Pyrénées de l'Est durant l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, Musée de Narbo Via</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation des produits forestiers en Provence au XVe siècle : acteurs, organisation et circuits économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commercialisation des campagnes et les acteurs ruraux des échanges dans l’Europe préindustrielle (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Villain, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts convoitées. Visiter, administrer et exploiter les forêts du Comminges (xvie- début xviie siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MARGES : Vivre et gérer les zones périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain champagne; Mélanie Le Couédic, Apr 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction navale à la médecine : production, économie et usage des produits résineux (Antiquité-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les goudrons végétaux : Ressources, production et usages (Antiquité - Moyen Âge). Séminaire de Master Archéologie, Sciences pour l’Archéologie « Archéologie des espaces ruraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Knowledge of Moroccans tar Producer about tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Congress Valorisation of Natural Resources: Role of Scientific Research in the New Model of Development (VARENA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSR, Jun 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les versants de montagne au Moyen Âge et à l’Époque moderne (matérialité, temporalité, mode de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées internationales d’histoire de Flaran - Le paysan de montagne au Moyen Âge et à l’Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances au Maroc sur le goudron médicinal: une enquête en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ettahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée, Perspectives d'innovation et de valorisation des filières en Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne (Guyane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines d’une forêt d’exception : la bois de la Sainte-Baume du XIIIe au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le temps des territoires" en Sainte-Baume (Var). Journées d'études de terrain du GHFF et de l'Association Forêt méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Plan d'Aups, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity of Juniper tar of Talgount-Morocco by DPPH free radical-scavenging assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Chemical and Biological Sciences (ICCBS’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoncture économique et environnement en France méditerranéenne avant et après la peste. Réflexions depuis les forêts et les pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défi environnemental et résilience sociale : catastrophes naturelles, démographie, paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l'usage : retour sur les projets interdisciplinaires ONGUENT et SOINPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Résines et gourdrons végétaux de la Préhistoire à nos jours : de la caractérisation des résidus archéologiques à la valorisation des substances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Cedar Tar as green corrosion inhibitor of E24 in 1M HCI solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Day of Corrosion Inhibitors and Environment (J2ICE-22 kenitra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts sur l'eau : prélèvements en bois dans la haute vallée de la Garonne et leur flottage vers Toulouse (Moyen Âge-Epoque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Linh François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la ZA PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting effect of cedar tar on corrosion on E24 in 1M HCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Chauiyakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksama S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials &amp; Environmental Science (ICMES 2022) New Materials for Sustainable Energy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saïdia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRESICHARB : pour une étude des dynamiques du charbonnage ancien en forêt de Grésigne (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du PCR RHEFOREST 81, Ministère de la Culture, DRAC Occitanie, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber rafting on upper Garonne River: from Pyrenean Mountain forests to heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Linh François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forest to Heritage. A conference on historical timbers and wooden cultural heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les communes de Bolquère et d'Eyne, les résultats des diagnostics et fouilles récentes vers 1600 m d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Rencontre d’archéologie départementale des Pyrénées orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Knowledge of Moroccans Herbalists about tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Antry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Medicinal and Aromatic Plants Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat verrier dans les forêts du Tarn à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts occitanes passées, présentes et futures: histoire, gestion valorisation. Journées d'étude du PCR RHEFOREST_81</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation ethnopharmacologique des usages vétérinaires passés des goudrons végétaux chez les caprinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Santé humaine et animale dans le passé : approches archéologiques et historiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in the woods&amp;quot;. Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ruralia XIII Conference: Seasonal Settlement in the Medieval and Early Modern Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RURALIA, Sep 2019, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general surveys of Provence woodlands (France), 17th-18th c.: An under-exploited historical source for analysing past forest cover, composition and age. First results and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Historical ecology for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser les liens entre activités humaines, paysages et modes de vie à la fin du Moyen Âge. L'exemple des forêts et des incultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Environnement et Territoires. Journées Dystopies (ENS, EHESS, Paris I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter les moutons. Une histoire à vous rendre chèvre (Provence-Alpes du Sud, XIIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archaeological to current environmental and health issues in the Mediterranean: the ONGUENT project experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and environmental characterization of rural landscapes and local products: European experiences applied to conservation and valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the ephemeral. Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European transformation of settlement patterns in written and archaeological sources (11-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomas Klir, Nov 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de la ruche de la Préhistoire au Moyen Âge en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés d’abeilles – Sociétés humaines : une interdépendance de la préhistoire au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au charbon ! Ethnoarchéologie d’un artisanat du feu en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS PLURIBOIS 2019 : Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary research on an unsung material in the medieval and post-medieval economy: the roofing planks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists: Reflecting futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs et savoir-faire relatifs à la production du goudron végétal et à ses usages médicinaux sur les deux rives de la Méditerranée de l'Antiquité au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission des savoirs. 143e congrès national du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood tar production in Europe from Antiquity to 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists : Reflecting futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect méconnu du pastoralisme provençalo-alpin: l'élevage caprin entre Moyen Âge et première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. XXXIXe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et consommer le matériaux bois. Approche interdisciplinaire sur les couvertures de bois entre Provence et Alpes du Sud (époques médiévale et moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être charbonnier en Provence à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, Charbonnières. Confluence de regards sur un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and post-medieval wood tar production and medicinal use in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"From Past to Present : Multidisciplinary study on Medicinal Wood Tar in the Mediterranean", Final international workshop ONGUENT, Université d’Üsküdar d’Istanbul, 2 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction naval à la médecine: production et économie des produits résineux en Provence (13e-18e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Mondes médiévaux" Université Toulouse Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the forest, what for ? The holy forest of Sainte-Baume (13th-18th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudrons végétaux médicinaux en Méditerranée (passé-présent). Ressources, production, usages et bioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PLURIBOIS. Le bois et ses usages: approches pluridisciplinaires de la "bioraffinerie" du matériau bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar in Ancient Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmakogenetikte Güncel Konular</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Usak, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps comme entrée pour l'étude de l'organisation du travail chez les artisans-paysans de l'inculte méditerranéen à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e école d'été d'histoire économique: l'organisation du travail aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Susa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner les hommes et animaux avec des goudrons végétaux en Méditerranée (France-Maroc) : une approche interdisciplinaire sur le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma angelina Delgado Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Cercle genevois d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing glances on High Altitude pastoralism : the case of the alpine community of Tende during the late Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari internacional ocupació humana i impacte ecològic als pirineus. Mètodes i problemàtiques de la recerca arqueològica a l’alta muntanya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ermengol Gassiot Ballbè, May 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Tar Production and Medicinal Uses in Provence and in North Western Mediterranean Region during the Medieval and Post-Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Corbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region", programme international APRIMED, MMSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeological surveys on current Wood Tar Making and Medicinal Uses in the Atlas Mountains (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region, programme international APRIMED, Maison des Sciences de l'Homme, Aix-en-Provence, 3 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits laitiers de Provence et des Alpes du Sud à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée". Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Age : référentiel et premiers résultats archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d'histoire de l'art et archéologie médiévale « Chimie appliquée à l'archéologie »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseille Université, UMR LA3M, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teintures et tanins végétaux en Provence à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M “Artisanats et métiers en Méditerranée médiévale”. Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Amouric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Âge : référentiel et premiers résultats archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. 2e Réunion des chercheurs francophones en géochimie organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget du Lac, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils pour acquérir et transformer la matière ligneuse dans les chaînes opératoires techniques des artisanats forestiers en Provence et Haut-Dauphiné au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIes Journées internationales d'histoire et d'archéologie d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Antibes, France. pp.397-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Way of Life and Technical Knowledge of Moroccan Charcoal Burners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alilou Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology : Current Research and Field Methods. Conference Proceedings, Rome, Italy, 13th–14th may 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la mobilité des artisans, pasteurs et usagers de l'incultum en basse-Provence centrale (XIIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ethnoarchéologique sur le mode de vie et le savoir-faire des derniers charbonniers de Calabre (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 3ème Table Ronde des jeunes chercheurs en Archéologie de la MMSH, 6 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forest to Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 1 : from Plant to Tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Ethnoarchaeology of Fire” International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tenerife, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 2: Analytical and experimental approach for the chemical characterization of ethnoarchaeological tars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma angelina Delgado Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Ethnoarchaeology of Fire” International Workshop, 9-12th fev., 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tenerife, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières : confluence de regards autour d'un artisanat méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-320-0053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et métiers en Méditerranée médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2018, Confluent des sciences, Série Histoire des techniques, 979-10-320-0164-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancien forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Chantal Aspe; Sylvain Burri. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Update Sciences &amp; technologies, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête générale de Leopardo da Foligno en basse Provence : (mars-mai 1332)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaud Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Drendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Comité des Travaux historiques et scientifiques, 820 p., 2015, Collection de Documents Inédits sur l’Histoire de France Série in-8°, 69, Thierry PECOUT, 978-2-7355-0829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête de Leopardo da Foligno en basse Provence (mars-juin 1332)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Drendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaud Jean-Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.823, 2014, Collection de documents inédits sur l'histoire de France, 978-2-7355-0829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs locaux autour de la manufacture des produits résineux, extraits du pin, en Provence entre le XVIe et le XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Lamy et Sylvie Vabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs ruraux. Les campagnes et les enjeux de connaissance (XVIe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.341-356, 2023, 978-2-7535-8779-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piers Dixon; Claudia Theune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasonal Settlement in the Medieval and Early Modern Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIII, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-360, 2021, Ruralia, 978-94-6427-009-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/qgv795js⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin dans le comté de Provence au prisme des contrats d'élevage (XIVe-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés: de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-904110-61-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02345259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers chasseurs de miel aux apiculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Regert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles - Une histoire intime avec l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cherche midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2749162246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts montagnardes du versant nord des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-299, 2019, 9782251449883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient forest and old-growth forest from the perspective of medieval and modern written sources. The case of the ‘Bois de la Sainte-Baume’ (France, AD late 13th to early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Sylvain Burri; Chantal Aspe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Up and Down throughout the Seasons: Winter and Summer Grazing between Provence and Southern Alps (France) AD 1100-1500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugene Costello; Eva Svensson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Archaeologies of Transhumance across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Routledge, pp.135-153, 2018, Themes in contemporary archaeology/EAA monograph</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interdisciplinary approach on ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Sylvain Burri; Chantal Aspe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods: Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisonnalité des techniques : l’exemple de la levée du liège dans le massif des Maures à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-168, 2018, Confluent des sciences, Série Histoire des techniques, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549-552, 2018, Confluent des Sciences, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être charbonnier en Provence à la fin du Moyen Âge (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradis-Grenouillet Sandrine; Burri Sylvain; Rouaud Romain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2018, 979-10-320-0053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée, observatoire privilégié de l’artisanat et des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-19, 2018, Confluent des Sciences, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’habitat transitoire et temporaire chez les charbonniers marocains actuels : approche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonora Canepari; Béatrice Mésini; Stéphane Mourlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobil hom(m)es. Formes d’habitats et modes d’habiter la mobilité (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, 2016, 978-2-8159-1491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the Senses in the Technical Processes of Resin Tapping and Wood Tar Making: An Ethno-Archaeological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biagetti, Stefano; Lugli, Francesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intangible Elements of Culture in Ethnoarchaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-183, 2016, 978-3-319-23152-5. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23153-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue analysis of the floors of a charcoal burner’s hut at Naour (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Inserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biagetti Stefano; Lugli Francesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intangible Elements of Culture in Ethnoarchaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.253-261, 2016, 978-3-319-23152-5. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23153-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Way of Life and Technical Knowledge of Moroccan Charcoal Burners:an Ethnoarchaeological Approach (Gharb and Middle Atlas Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alilou Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca LUGLI; Assunta STOPIELLO; Stefano BIAGETTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology : Current Research and Field Methods. Conference Proceedings, Rome, Italy, 13th–14th May 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2472, Archaeopress, pp.123-128, 2013, British Archaeological Reports BAR International Series, 9781407310831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de soutenance de thèse de Christophe Vaschalde, « L’art de cuire la pierre en France méditerranéenne à la fin du Moyen Âge. Approche interdisciplinaire d’un artisanat méconnu : la chaufournerie », Aix-Marseille université, soutenue le 25 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST 81. Recherches historiques sur les espaces forestiers du Tarn. Organisation, ressources, sociétés, territoires. PCR 2020-2022. Rapport final 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traces, SRA Occitanie. 2022, 227 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroso Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA occitanie. 2020, 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2015 et projet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2015, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2014 et projet 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Observatoire des Pratiques Interdisciplinaires de LabexMed, de son école de printemps et des participants. Sigonce (04), France, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Burri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeo-metabolomics approach for identifying cedar tar in archaeological samples: differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar B. Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Graen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.14280. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-50080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing yew for the forest: a call to action for improving conservation and restoration of the European yew (Taxus baccata L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Ballian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmi Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Bebchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees, Forests and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.101093. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tfp.2025.101093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches historiques sur les espaces forestiers du Tarn : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Tarnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.23-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dendroarchaeological tree-ring dataset of Abies alba Mill. from historic buildings in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01248-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04729132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility, Seasonal Encampments, and Temporary Dwellings of Charcoal Burners: New Insights from an Ethnoarchaeological Study in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19442890.2024.2342753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04554045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Chemical and Biological Analysis of Wood and Tar Essential Oils from Cedrus atlantica and Juniperus oxycedrus in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmostafa El Fahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Journal of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.6570-6581. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26538/tjnpr/v8i3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279 (March), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire socio-écologique d’une vieille forêt méditerranéenne : le Bois de la Sainte-Baume, de la fin du XIIIe au début du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apiculture dans les massifs des Maures et de l'Estérel à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.449-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03920007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis- Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.37. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2022.100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moroccans’ ethnobotanical knowledge about medicinal tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Et-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Journal of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.317-329. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26538/tjnpr/v6i3.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution reconstruction of modern charcoal production kilns: an integrated approach combining dendrochronology, micromorphology and anthracology in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dušátko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593-594, 32 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-ecological legacies of centuries-old charcoal making practices in a mountain forest of the Northern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Fabrice Mouthon, Montagnes médiévales. Les alpages de Savoie, Dauphiné et Provence, du XIIe au XVIe siècle, Université Savoie Mont-Blanc, Laboratoire LLSETI, Chambéry, 2019, 243 p. 2377410022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.451-463. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forêt au bâtiment. Approche pluridisciplinaire des couvertures de bois dans le sud-est de la France (xiie-xixe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.133-170. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.24750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources naturelles à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Hakki Cigerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Nouvelles de l'Archéologie, 152, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.4267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essartage, culture temporaire et habitat en Basse-Provence : entre Moyen Âge et première modernité (XIIIe-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.31-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, bilan 2014, pp.159-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the concept of marginal landscape through a study of late medieval incultum in Provence (South-eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.7-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de La Roche Redonne (Le Castellet, Var), [Notice. Chroniques des fouilles médiévales 2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.350-351. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.13212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massif des Maures. Le Muy, Sainte-Maxime, Plan-de-la-Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, bilan 2010, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de soutenance de thèse : PY (Vanessa), &amp;quot; Mine, bois et forêt dans les Alpes du Sud au Moyen Âge. Approches archéologique, bioarchéologique et historique, Université de Provence (Aix-Marseille I) &amp;quot;, soutenue le 3 décembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne. [Notice. Chroniques des fouilles médiévales 2009]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et commercialisation de la poix et de l'huile de cade en basse-Provence au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, non paginé (en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu &amp;quot; Aix-en-Provence, le voyage immobile (1409-2009, 600 ans le roi René Aix-en-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Le Redounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bilan 2009, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet. La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, bilan 2010, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux sondages sur le site médiéval de production de goudrons végétaux de la Roche Redonne (Le Castellet, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15-2010, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Castel Diol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bilan 2009, pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille programmée d'un site de distillation du bois à la Roche Redonne (La Castellet, Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Centre archéologique du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, Le Grand Courrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, bilan 2008, pp.193-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Muy, La Roque Fadade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, bilan 2008, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freissinières. Les mines métalliques de Faravel et de Fangeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars, Chroniques des fouilles médiévales 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.171. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.22500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique du SRA PACA ; 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la soutenance de thèse de LOPPE (Frédéric), &amp;quot; La terre crue dans la fortification en Lauragais : l'exemple de Castelnaudary (Aude), vers 1355-vers 1450 &amp;quot;, Université de Provence (Aix-Marseille I) soutenue le 15 octobre 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, p. 283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Roche Redonne. [Notice. Chroniques des fouilles médiévales 2007]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.171-172. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.22504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation et exploitation des massifs de l’arrière-pays marseillais et toulonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, bilan 2007, pp.260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, bilan 2006, pp.178-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet, La Font de Mars, Chroniques des fouilles médiévales 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, p. 315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Castellet : La Roche Redonne [Notice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.173-177. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adlfi.6258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01808883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical ecology to support biodiversity conservation and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TORCH &amp; Oxford Biodiversity Network Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Oxford (UK), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05392544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Parrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Archaeology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Migeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05390357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buridant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de Haute-Provence face aux évènements météorologiques extrêmes à la fin du Moyen Âge. Début d’enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résiliences (?) médiévales Une anthropologie historique des risques environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture de montagne sur le versant nord des Pyrénées centrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Défi Clé Région Occitanie Vinid'Occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAT, Mar 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques et politiques autour de la propriété et de l’usage des ressources naturelles des forêts et des montagnes du Midi vus au prisme des visites de forêts du Comminges de 1553 et 1611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e école d'histoire économique: les économies de la nature aux époques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Suse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires sur la production et l’usage médicinal/vétérinaire des goudrons végétaux en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude MANSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Pitchon; Pierre Fetcher, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04752566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social organization of work in Pine resinous products extraction workshops in Toulon hinterland (16th-17th s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées internationales d’archéologie et d'histoire de Nice Côte d'Azur : Acteurs techniques, acteurs sociaux. Des vestiges matériels à l'organisation sociale du travail, de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepam, Oct 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethno-archéo-écologie de la production et de l’usage des goudrons végétaux en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées toulousaines d’échanges entre archéologie et analyse chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TRACES/GET, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de goudron de conifères durant l'Antiquité tardive : l'installation de Bolquère en Cerdagne (Pyrénées-Orientales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanat de l'Antiquité tardive à partir du site de Las Cravieros et d'exemples contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Favennec; Julien Chardonneau-Henneuse; Calypso Dabouis, Jan 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la Serra de les Artigues, à Bolquère (66) et l'extraction des produits résineux dans les Pyrénées de l'Est durant l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, Musée de Narbo Via</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthraco 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts convoitées. Visiter, administrer et exploiter les forêts du Comminges (xvie- début xviie siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MARGES : Vivre et gérer les zones périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain champagne; Mélanie Le Couédic, Apr 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation des produits forestiers en Provence au XVe siècle : acteurs, organisation et circuits économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La commercialisation des campagnes et les acteurs ruraux des échanges dans l’Europe préindustrielle (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Villain, Jun 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines d’une forêt d’exception : la bois de la Sainte-Baume du XIIIe au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le temps des territoires" en Sainte-Baume (Var). Journées d'études de terrain du GHFF et de l'Association Forêt méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Plan d'Aups, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjoncture économique et environnement en France méditerranéenne avant et après la peste. Réflexions depuis les forêts et les pâturages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défi environnemental et résilience sociale : catastrophes naturelles, démographie, paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity of Juniper tar of Talgount-Morocco by DPPH free radical-scavenging assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Chemical and Biological Sciences (ICCBS’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances au Maroc sur le goudron médicinal: une enquête en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ettahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée, Perspectives d'innovation et de valorisation des filières en Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne (Guyane), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Knowledge of Moroccans tar Producer about tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Congress Valorisation of Natural Resources: Role of Scientific Research in the New Model of Development (VARENA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSR, Jun 2022, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les versants de montagne au Moyen Âge et à l’Époque moderne (matérialité, temporalité, mode de vie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Journées internationales d’histoire de Flaran - Le paysan de montagne au Moyen Âge et à l’Époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Cedar Tar as green corrosion inhibitor of E24 in 1M HCI solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Day of Corrosion Inhibitors and Environment (J2ICE-22 kenitra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du résidu à l'usage : retour sur les projets interdisciplinaires ONGUENT et SOINPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Résines et gourdrons végétaux de la Préhistoire à nos jours : de la caractérisation des résidus archéologiques à la valorisation des substances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des forêts sur l'eau : prélèvements en bois dans la haute vallée de la Garonne et leur flottage vers Toulouse (Moyen Âge-Epoque moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Linh François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la ZA PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting effect of cedar tar on corrosion on E24 in 1M HCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Tassaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Chauiyakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksama S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials &amp; Environmental Science (ICMES 2022) New Materials for Sustainable Energy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saïdia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les communes de Bolquère et d'Eyne, les résultats des diagnostics et fouilles récentes vers 1600 m d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kotarba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Rencontre d’archéologie départementale des Pyrénées orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRESICHARB : pour une étude des dynamiques du charbonnage ancien en forêt de Grésigne (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude du PCR RHEFOREST 81, Ministère de la Culture, DRAC Occitanie, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timber rafting on upper Garonne River: from Pyrenean Mountain forests to heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Linh François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forest to Heritage. A conference on historical timbers and wooden cultural heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Knowledge of Moroccans Herbalists about tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Ninich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Antry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Medicinal and Aromatic Plants Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat verrier dans les forêts du Tarn à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts occitanes passées, présentes et futures: histoire, gestion valorisation. Journées d'étude du PCR RHEFOREST_81</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction navale à la médecine : production, économie et usage des produits résineux (Antiquité-Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les goudrons végétaux : Ressources, production et usages (Antiquité - Moyen Âge). Séminaire de Master Archéologie, Sciences pour l’Archéologie « Archéologie des espaces ruraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03863161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation ethnopharmacologique des usages vétérinaires passés des goudrons végétaux chez les caprinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Santé humaine et animale dans le passé : approches archéologiques et historiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in the woods&amp;quot;. Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ruralia XIII Conference: Seasonal Settlement in the Medieval and Early Modern Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RURALIA, Sep 2019, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general surveys of Provence woodlands (France), 17th-18th c.: An under-exploited historical source for analysing past forest cover, composition and age. First results and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Historical ecology for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser les liens entre activités humaines, paysages et modes de vie à la fin du Moyen Âge. L'exemple des forêts et des incultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Environnement et Territoires. Journées Dystopies (ENS, EHESS, Paris I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter les moutons. Une histoire à vous rendre chèvre (Provence-Alpes du Sud, XIIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archaeological to current environmental and health issues in the Mediterranean: the ONGUENT project experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and environmental characterization of rural landscapes and local products: European experiences applied to conservation and valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique GEODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping the ephemeral. Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European transformation of settlement patterns in written and archaeological sources (11-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomas Klir, Nov 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits de la ruche de la Préhistoire au Moyen Âge en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés d’abeilles – Sociétés humaines : une interdépendance de la préhistoire au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au charbon ! Ethnoarchéologie d’un artisanat du feu en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS PLURIBOIS 2019 : Les bois et leurs usages, approches pluridisciplinaires des actions de la température et de leurs effets sur le bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary research on an unsung material in the medieval and post-medieval economy: the roofing planks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists: Reflecting futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs et savoir-faire relatifs à la production du goudron végétal et à ses usages médicinaux sur les deux rives de la Méditerranée de l'Antiquité au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Le Maguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transmission des savoirs. 143e congrès national du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood tar production in Europe from Antiquity to 16th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists : Reflecting futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect méconnu du pastoralisme provençalo-alpin: l'élevage caprin entre Moyen Âge et première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés. De la montagne à la steppe, de la chasse à l'élevage. XXXIXe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et consommer le matériaux bois. Approche interdisciplinaire sur les couvertures de bois entre Provence et Alpes du Sud (époques médiévale et moderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être charbonnier en Provence à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, Charbonnières. Confluence de regards sur un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar in Ancient Pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farmakogenetikte Güncel Konular</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Usak, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps comme entrée pour l'étude de l'organisation du travail chez les artisans-paysans de l'inculte méditerranéen à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e école d'été d'histoire économique: l'organisation du travail aux époques médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Susa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soigner les hommes et animaux avec des goudrons végétaux en Méditerranée (France-Maroc) : une approche interdisciplinaire sur le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma angelina Delgado Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Cercle genevois d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing glances on High Altitude pastoralism : the case of the alpine community of Tende during the late Middle Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari internacional ocupació humana i impacte ecològic als pirineus. Mètodes i problemàtiques de la recerca arqueològica a l’alta muntanya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ermengol Gassiot Ballbè, May 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction naval à la médecine: production et économie des produits résineux en Provence (13e-18e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Mondes médiévaux" Université Toulouse Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the forest, what for ? The holy forest of Sainte-Baume (13th-18th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goudrons végétaux médicinaux en Méditerranée (passé-présent). Ressources, production, usages et bioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique PLURIBOIS. Le bois et ses usages: approches pluridisciplinaires de la "bioraffinerie" du matériau bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Mont-de-Marsan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and post-medieval wood tar production and medicinal use in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"From Past to Present : Multidisciplinary study on Medicinal Wood Tar in the Mediterranean", Final international workshop ONGUENT, Université d’Üsküdar d’Istanbul, 2 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood Tar Production and Medicinal Uses in Provence and in North Western Mediterranean Region during the Medieval and Post-Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Corbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region", programme international APRIMED, MMSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeological surveys on current Wood Tar Making and Medicinal Uses in the Atlas Mountains (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONGUENT International Workshop "Wood tar production and medicinal uses in the Mediterranean Region, programme international APRIMED, Maison des Sciences de l'Homme, Aix-en-Provence, 3 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits laitiers de Provence et des Alpes du Sud à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée". Les produits laitiers en Méditerranée médiévale et moderne : production, commercialisation et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Apr 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01478113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Amouric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M "Artisanat et métiers en Méditerranée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Age : référentiel et premiers résultats archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d'histoire de l'art et archéologie médiévale « Chimie appliquée à l'archéologie »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix-Marseille Université, UMR LA3M, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teintures et tanins végétaux en Provence à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale du LA3M “Artisanats et métiers en Méditerranée médiévale”. Tannerie et teinturerie en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Mar 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des exsudats et goudrons de conifères pendant l'Antiquité et le Moyen Âge : référentiel et premiers résultats archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Sacchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. 2e Réunion des chercheurs francophones en géochimie organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget du Lac, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Way of Life and Technical Knowledge of Moroccan Charcoal Burners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alilou Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology : Current Research and Field Methods. Conference Proceedings, Rome, Italy, 13th–14th may 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils pour acquérir et transformer la matière ligneuse dans les chaînes opératoires techniques des artisanats forestiers en Provence et Haut-Dauphiné au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIes Journées internationales d'histoire et d'archéologie d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Antibes, France. pp.397-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la mobilité des artisans, pasteurs et usagers de l'incultum en basse-Provence centrale (XIIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ethnoarchéologique sur le mode de vie et le savoir-faire des derniers charbonniers de Calabre (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 3ème Table Ronde des jeunes chercheurs en Archéologie de la MMSH, 6 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Forest to Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 2: Analytical and experimental approach for the chemical characterization of ethnoarchaeological tars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma angelina Delgado Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Ethnoarchaeology of Fire” International Workshop, 9-12th fev., 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tenerife, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarcheology of Wood Tar Production in the Altas Mountains (Morocco). Part 1 : from Plant to Tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Satrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ghanmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Ethnoarchaeology of Fire” International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tenerife, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancien forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Chantal Aspe; Sylvain Burri. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Update Sciences &amp; technologies, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et métiers en Méditerranée médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2018, Confluent des sciences, Série Histoire des techniques, 979-10-320-0164-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières : confluence de regards autour d'un artisanat méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-320-0053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête générale de Leopardo da Foligno en basse Provence : (mars-mai 1332)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaud Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Drendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Sauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Comité des Travaux historiques et scientifiques, 820 p., 2015, Collection de Documents Inédits sur l’Histoire de France Série in-8°, 69, Thierry PECOUT, 978-2-7355-0829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête de Leopardo da Foligno en basse Provence (mars-juin 1332)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Drendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnaud Jean-Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 69, pp.823, 2014, Collection de documents inédits sur l'histoire de France, 978-2-7355-0829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs locaux autour de la manufacture des produits résineux, extraits du pin, en Provence entre le XVIe et le XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Lamy et Sylvie Vabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs ruraux. Les campagnes et les enjeux de connaissance (XVIe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.341-356, 2023, 978-2-7535-8779-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal agro-pastoral and craft-related temporary settlements in medieval and post-medieval Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piers Dixon; Claudia Theune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasonal Settlement in the Medieval and Early Modern Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIII, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-360, 2021, Ruralia, 978-94-6427-009-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/qgv795js⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers chasseurs de miel aux apiculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Regert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles - Une histoire intime avec l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cherche midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2749162246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin dans le comté de Provence au prisme des contrats d'élevage (XIVe-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Caprinés: de la montagne à la steppe, de la chasse à l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2-904110-61-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02345259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts montagnardes du versant nord des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Fouédjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.276-299, 2019, 9782251449883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interdisciplinary approach on ancient forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Sylvain Burri; Chantal Aspe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods: Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving Up and Down throughout the Seasons: Winter and Summer Grazing between Provence and Southern Alps (France) AD 1100-1500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugene Costello; Eva Svensson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Archaeologies of Transhumance across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Routledge, pp.135-153, 2018, Themes in contemporary archaeology/EAA monograph</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.549-552, 2018, Confluent des Sciences, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisonnalité des techniques : l’exemple de la levée du liège dans le massif des Maures à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-168, 2018, Confluent des sciences, Série Histoire des techniques, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être charbonnier en Provence à la fin du Moyen Âge (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradis-Grenouillet Sandrine; Burri Sylvain; Rouaud Romain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charbonnage, charbonniers, charbonnières. Confluence de regards autour d’un artisanat méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2018, 979-10-320-0053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée, observatoire privilégié de l’artisanat et des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouerfelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Burri; Mohamed Ouerfelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanats et métiers en Méditerranée médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-19, 2018, Confluent des Sciences, 9791032001646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient forest and old-growth forest from the perspective of medieval and modern written sources. The case of the ‘Bois de la Sainte-Baume’ (France, AD late 13th to early 19th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Sylvain Burri; Chantal Aspe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the Senses in the Technical Processes of Resin Tapping and Wood Tar Making: An Ethno-Archaeological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biagetti, Stefano; Lugli, Francesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intangible Elements of Culture in Ethnoarchaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-183, 2016, 978-3-319-23152-5. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23153-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’habitat transitoire et temporaire chez les charbonniers marocains actuels : approche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonora Canepari; Béatrice Mésini; Stéphane Mourlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobil hom(m)es. Formes d’habitats et modes d’habiter la mobilité (XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, 2016, 978-2-8159-1491-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residue analysis of the floors of a charcoal burner’s hut at Naour (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Inserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biagetti Stefano; Lugli Francesca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intangible Elements of Culture in Ethnoarchaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.253-261, 2016, 978-3-319-23152-5. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23153-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Way of Life and Technical Knowledge of Moroccan Charcoal Burners:an Ethnoarchaeological Approach (Gharb and Middle Atlas Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alilou Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca LUGLI; Assunta STOPIELLO; Stefano BIAGETTI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnoarchaeology : Current Research and Field Methods. Conference Proceedings, Rome, Italy, 13th–14th May 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2472, Archaeopress, pp.123-128, 2013, British Archaeological Reports BAR International Series, 9781407310831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de soutenance de thèse de Christophe Vaschalde, « L’art de cuire la pierre en France méditerranéenne à la fin du Moyen Âge. Approche interdisciplinaire d’un artisanat méconnu : la chaufournerie », Aix-Marseille université, soutenue le 25 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01107411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST 81. Recherches historiques sur les espaces forestiers du Tarn. Organisation, ressources, sociétés, territoires. PCR 2020-2022. Rapport final 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traces, SRA Occitanie. 2022, 227 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroso Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA occitanie. 2020, 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2015 et projet 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA (Aix-en-Provence). 2015, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherches &amp;quot;Dynamiques du peuplement et des paysages dans le territoire de Fréjus&amp;quot;. Rapport d'activité 2014 et projet 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Digelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, CEPAM, LA3M, TELEMME, Service du Patrimoine de la Ville de Fréjus, Service Archéologique Départemental du Conseil Général du Var. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Observatoire des Pratiques Interdisciplinaires de LabexMed, de son école de printemps et des participants. Sigonce (04), France, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ninich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa El Fahime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Satrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26538/tjnpr/v8i3.15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2024.2342753" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Et-Tahir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kettani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Aoujdad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26538/tjnpr/v6i3.5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24750" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13212" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.6258" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752588v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ettahir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Tassaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Linh Fran&#231;ois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fabre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chauiyakh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksama S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863107v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Antry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863142v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guibert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satrani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pichard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028750v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028845v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066098v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066089v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066080v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424651v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066105v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066134v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066125v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma&#160;angelina Delgado Robles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048202v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477447v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477486v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194069v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905402v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390239v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alilou Mohamed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066156v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/charbonnage-charbonniers-charbonnieres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926309v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/artisanat-metiers-mediterranee-medievale-moderne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379312v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Jean-Luc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Drendel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauze" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Sauze" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5952" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508207v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/seasonal-settlement" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/qgv795js" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/publication-hommes-et-caprines-de-la-montagne-a-la-steppe-de-la-chasse-a-lelevage/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/abeilles/9782749162249" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000192v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048095v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994709v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059753v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926344v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330204v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651972v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-23153-2_12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_20" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570479v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107411v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar B. Kandil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Graen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-50080-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19442890.2024.2342753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Ninich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa El Fahime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Satrani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghanmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26538/tjnpr/v8i3.15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Et-Tahir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kettani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Aoujdad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26538/tjnpr/v6i3.5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24750" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hakki Cigerci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4267" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.13212" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978552v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22504" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adlfi.6258" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254720v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Tassaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ettahir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Linh Fran&#231;ois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chauiyakh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksama S." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Antry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina David" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satrani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845101v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pichard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028845v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066089v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066072v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066118v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma&#160;angelina Delgado Robles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048202v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066105v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066134v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066125v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478109v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477486v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478113v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194069v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926113v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194056v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390239v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alilou Mohamed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066156v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043028v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073685v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Aspe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926309v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/artisanat-metiers-mediterranee-medievale-moderne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/charbonnage-charbonniers-charbonnieres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379312v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Jean-Luc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Drendel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sauze" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107426v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Sauze" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5952" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508207v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097850v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/seasonal-settlement" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/qgv795js" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/abeilles/9782749162249" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345259v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/publication-hommes-et-caprines-de-la-montagne-a-la-steppe-de-la-chasse-a-lelevage/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994709v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048095v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930245v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926344v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000192v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651972v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-23153-2_12" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_12" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341829v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Inserra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23153-2_20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570479v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107411v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046394v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02183220v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gallin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>