--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Caillol </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3106-5547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069796688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-1641-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Appointments</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - Senior Research Director (2025-present)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR - Scientific Officer Public-Private Partnerships (2025-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS - Research Director (2019-2025), Research Scientist (2015-2019), Research Engineer (2007-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HCERES: Panel Expert (2022–2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transferts LR (Regional Innovation Agency): President of Scientific Committee (2012–2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot Chimie Balard Cirimat: Deputy Director (2010–2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rhodia Group - Research Scientist (2001-2005) - Head of Polymer Department (2005-2007) - Aubervilliers, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Graduate Engineer - National Graduate School of Chemistry, Montpellier, 1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc - Montpellier University, 1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD - LCPO, Bordeaux University, 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation - Montpellier University, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic & Professional Roles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice President of Groupe Français des Polymères GFP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chairman of Oleochemistry Division of European Federation for the Science and Technology of Lipids</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliated Professor - University Mohammed VI Polytechnique - Morocco</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editor-in-Chief - Green Materials, ICE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Section Editor-in-Chief - Molecules, MDPI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor - Progress in Organic Coatings, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor - Polymer Engineering and Science, Wiley</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor - Journal of the American Oil Chemist's Society, Wiley</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards & Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ADEME Prize - 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Green Materials Prizes - 2018 and 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RSC Pioneering Investigator - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">World Top Scientist List, Stanford University - 2021, 2022, 2023, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnot Prize - 2023</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (286)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical ATRP: An asset for the bulk copolymerization of solid and liquid monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Tanepau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bantreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 248, pp.114607. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Catalyzed Access to Non-Isocyanate Polyurethanes from N-formamides and Biobased Phenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 248, pp.114602. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst‐Controlled Dual Dynamic Networks in Polyhydroxyurethanes from Six‐Membered Cyclic Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Wolosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Gonzàles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 227 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202500498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: From macromolecular design to sustainable polymer systems: reflections for 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2026.14.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA-RAFT Emulsion Polymerization of Aromatic Biobased Monomers from 4-Vinyl Guaiacol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (14), pp.7483-7491. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.6c00306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable N,O-acetal covalent adaptable networks: bio-based, highly dynamic and fully recyclable materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agate Levron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (7), pp.3928-3937. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA07881D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based amines from urethane oligomer for tunable epoxy thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickie Caetano-Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 354, pp.129936. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2026.129936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible Glues: Recent Progress and Emerging Frontiers in Surgical Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (13), pp.1749. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17131749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBD-catalyzed anionic ring-opening polymerization of hexamethylcyclotrisiloxane: a new route for the controlled synthesis of PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4py01254b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Life Cycle Assessment of Recyclable Polyhydroxyurethanes Synthesized from Five- and Six-Membered Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Irusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Sardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/macromol5010012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and thermo-oxidative accelerated aging of fluorosilicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 232, pp.111150. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLP 3D printing of biobased, soft and degradable thiol-ene networks from cardanol-based polyesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rojtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakine Mouhoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 235, pp.114076. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and thermal stability of fluorosilicones at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.111340. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst Selection for Body-Temperature Curable Polyurethane Networks from Poly(δ-Decalactone) and Lysine Diisocyanate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.2548. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17182548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Curing of a Biobased Polyhydroxyurethane Thermoset Using Near-Infrared Photothermal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.4308-4318. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of CNSL as a Sustainable Solution for PVC Plasticization: A Comprehensive Study of Cardanol–Cardol Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Gartili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (8), pp.1141-1157. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Chemistry in 2025: Shaping the future of sustainable innovation and eco-friendly materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2025.13.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easily Recyclable Phenol-Carbamate Covalent Adaptable Networks from Biobased Isocyanate and Cashew Nutshell Liquid Novolac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timmy Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Slootman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (14), pp.7467-7480. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNSL-based plasticizers, a promising and sustainable alternative to phthalates, a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gartili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.81-111. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SU00282B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Characterize Covalent Adaptable Networks: A User Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Polymers Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.214-240. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acspolymersau.5c00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable CO 2 Utilization as a Blowing Agent in Thermoset PHU Foam Production with Humidity-Responsive Shape Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Ocando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (10), pp.6113-6124. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.5c00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol’s journey to high-performance and fire-retardant biobased thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.100988. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2024.100988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of CNSL Mixture, Cardanol, and Cardol: A Sustainable Solution for PVC Plasticization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Gartili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128 (1), pp.e70084. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.70084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Biobased Epoxy Systems: Unraveling the Structure-Property Relationship of Polyfurfurylamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (11), pp.4697-4712. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-025-03671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of fluorosilicones under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.111772. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable polyurethanes: toward new cutting-edge opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delavarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Derkenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.101805. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2024.101805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop recyclability of a biomass-derived epoxy-amine thermoset by methanolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6692), pp.156. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj9989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium coordination vitrimer based on carboxylate exchange: synthesis, properties, and mechanistic investigations on the [Hf 6 O 4 (OH) 4 (O 2 CMe) 12 ] 2 model compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenu Murali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Manoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (8), pp.e202300672. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame-retardant performance of phosphorylated furan-containing alkyd resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.168-182. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.22.00093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus acid: an asset for flame-retardant sustainable vitrimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vanachte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.1212-1226. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3py01328f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring‐opening (co)polymerization of cardanol glycidyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mongkhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Charmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grier--Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fato Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.e6320. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen/polyester-polyurethane porous scaffolds for use in meniscal repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.2960-2977. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4bm00234b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sustainability Aspects of the Synthesis of Five-Membered Cyclic Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Mundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael a R Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (17), pp.6452-6466. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sourced alternatives to diglycidyl ether of bisphenol A in epoxy–amine thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.121-167. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.23.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Porous (Poly(lactide-co-glycolide)-co-(ε-caprolactone)) Polyurethane for Use in Orthopedic Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Sastourne-Array</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (4), pp.766. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29040766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step beyond for CNSL‐based plasticizers for PVC: Use of cardol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Gartili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (11), pp.2400086. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202400086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Vinyl Guaiacol: A Key Intermediate for Biobased Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (11), pp.2507. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29112507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluoromethylated N,S -Acetal as a Chemical Platform for Covalent Adaptable Networks: Fast Thiol Exchange and Strong Hydrostability for a Highly Transparent Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guiffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (21), pp.10311-10323. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding associative polymer self-assembly with shrinking gate fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (26), pp.12660-12669. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR00737A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Hybrid Polyhydroxyurethane Adhesive and Rheological Properties by Partial Carbonation of Biobased Epoxy Monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali‐hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (23), pp.2400542. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202400542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully bio-sourced catalyst-free covalent adaptable networks from epoxidized soybean oil and L-tartaric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neymara C Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Wellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.113074. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols from cashew nut shell liquid (CNSL): corner-stone building blocks for cutting-edge bio-based additives and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rojtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (43), pp.4375-4415. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4PY00851K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion theories: A didactic review about a century of progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bricotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chougrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132, pp.103673. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Composites from Eugenol- and Coumarin-Derived Methacrylic Latex and Hemp Nanocellulose: Cross-Linking via [2 + 2] Photocycloaddition and Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dalle Vacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (23), pp.8741-8751. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star poly(lactide-co-glycolide) and poly(ε-caprolactone) polyurethanes with shape memory properties for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Kadmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.113442. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhydroxyurethane Covalent Adaptable Networks: Looking for Suitable Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Irusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Sardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (31), pp.3610-3620. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3py00579h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol: a small giant of the future of biobased aromatic polymers and additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193, pp.112096. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural phenols to biobased epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3), pp.103286. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2023.103286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Phosphorus Structures and Their Oxidation States on Flame-Retardant Properties of Polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (2), pp.611. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28020611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst‐Free Thia‐Michael Addition to alpha‐Trifluoromethylacrylates for 3D Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guiffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (20), pp.e202203712. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Elian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajnef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.112369. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vineyards to reshapable materials: α-CF 2 activation in 100% resveratrol-based catalyst-free vitrimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.1387-1395. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3py00017f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blooming Season for Natural Polymers and Biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.3207. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28073207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding glycidylation reaction for the formation of pure mono, diglycidyl and dual monomers as glycidyl methacrylate of vanillyl alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (10), pp.e53596. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.53596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic PEG-PLA/hydroxyurethane networks based on imine bonds as reprocessable elastomeric biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (8), pp.3472-3483. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résines alkydes hydrides aux propriétés ignifugeantes pour la formulation de revêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 484-485, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-based Bisguaiacol diisocyanate: a green route for the synthesis of biobased polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delavarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bantreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.4833-4839. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3gc00704a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a transesterification vitrimer activated by fluorine from an α,αdifluoro carboxylic acid and a diepoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.111718. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transamidation vitrimers enabled by neighboring fluorine atom activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3479. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3py00577a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple Benefits of Cardanol as Chain Stopper, Flame Retardant and Reactive Diluent for Greener Alkyd Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.109 - 125. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/org4010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of original fluorinated bis-cyclic carbonates and xanthates from a fluorinated epoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolwa Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (G1), pp.19 - 28. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydroxyacetone: A User Guide for a Challenging Bio-Based Synthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bricotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chougrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (6), pp.2724. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28062724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Step Closer to Coatings Applications Utilizing Self-Stratification: Effect of Rheology Modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Argaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Tomovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (8), pp.6672-6684. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 2023 is a remarkable year for green chemistry and Green Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2023.11.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in radical polymerization of bio-based monomers in aqueous dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.788. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3su00097d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Fluorine and Tertiary Amine Activation in Catalyst-Free Thia-Michael Covalent Adaptable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (20), pp.8260-8274. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyurethane modifiers (HUM): an environmentally-friendly route to improve chemical resistance of alkyd coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183, pp.107734. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.107734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Green materials, a growing science and industry!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.145-146. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2023.11.4.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Synthesis of Cardanol-Based AB Monomer for Formaldehyde-Free Phenolic Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Dios Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.994-1005. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SU00058C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way towards Sustainability of Polyurethanes: Synthesis and Properties of Terpene-Based Diisocyanate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delavarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (20), pp.7133. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28207133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How phosphinated hydroxyurethane groups improve chemical resistance and flame retardant properties of alkyd resins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.110477. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis of biobased soft foams by Aza-Michael reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (26), pp.8549-8558. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling biobased polyurethane foams into thermosets: toward the closing of the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (21), pp.7041-7049. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric removal of methane by enhancing the natural hydroxyl radical sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ghg.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing CO2 in the development of polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ballamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kotni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Llored</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.1. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2021001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination adaptable networks: zirconium(IV) carboxylates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenu Murali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (61), pp.e202202058. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202202058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical [2+2] cycloaddition of biobased latexes for composites with microfibrillated cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dalle Vacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92, pp.277-282. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2292047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isocyanate Polyurethane Foams based on Six-membered cyclic Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.111392. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-free transesterification vitrimers: activation via α-difluoroesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (18), pp.2651-2658. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2py00124a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiol-Ene Coupling of High Oleic Sunflower Oil towards Application in the Modification of Flexible Polyurethane Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Dworakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Bogdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.628. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Like 200 hundred years ago, we need green chemistry and materials to push back the frontiers of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.97 - 98. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2022.10.3.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcarbamoylation in polyurethanes: underestimated exchange reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (18), pp.7974-7991. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of vanillin-based vitrimers using vinylogous urethane chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Alicja Wróblewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Bruycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resat Aksakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (18), pp.2665-2673. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2py00351a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-free synthesis of a formaldehyde-free benzoxazine monomer: study of its curing acceleration effect for commercial benzoxazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis van Renterghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas-Xavier Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (40), pp.5745-5756. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2py00462c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of DOPO and VMDMS for flame retardancy of alkyd resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.107086. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2022.107086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-Free Epoxy Vitrimers Based on Transesterification Internally Activated by an α–CF 3 Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.1669-1679. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation of Fluorosilicone Elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 405 (1), pp.2100220. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202100220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased catalyst-free Covalent Adaptable Networks based on CF 3activated synergistic aza-Michael exchange and transesterification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (47), pp.25085-25097. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta05067f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hydrophobically modified ethoxylated non-isocyanate urethanes (HENIURs) and their use as rheology additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.111384. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polyester thermosets via internally catalyzed Michael-addition of methylene compounds on a 2-(trifluoromethyl)acrylate-derived building block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.111362. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of reactive phosphorus-based carbonate for flame retardant polyhydroxyurethane foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.110031-110202. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Composites by Photoinduced Polymerization of Cardanol Methacrylate with Microfibrillated Cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samant Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Photofabrication of Biobased Polymers and Composites, 15, pp.339. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15010339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNSL, a Promising Building Blocks for Sustainable Molecular Design of Surfactants: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fajardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte B. Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.1443. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus modified cardanol: a greener route to reduce volatile organic compounds and impart flame retardant properties to alkyd resin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (15), pp.4880. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27154880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of β-hydroxy amine enhanced reactivity and functionality for the synthesis of dual covalent adaptable networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (25), pp.3806. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2py00274d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thia-Michael Reaction: The Route to Promising Covalent Adaptable Networks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4457. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sourced monomers and cationic photopolymerization–The green combination towards eco-friendly and non-toxic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pierau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Elian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Akimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, pp.101517. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Green chemistry and green materials evolve in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.49-50. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2022.10.2.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol-modified alkyd resins: novel route to make greener alkyd coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.107087. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2022.107087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade (Dithio)carbonate Ring Opening Reactions for Self‐Blowing Polyhydroxythiourethane Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sustainable Green Polymerizations, 43 (13), pp.2100833. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202100833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the reshaping of fluorinated polyester vitrimers by kinetic and DFT studies of the transesterification reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (48), pp.e202201135. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202201135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Diols from Jojoba Oil via Rhodium-Catalyzed Reductive Hydroformylation: a Smart Way to Access Biobased Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (20), pp.7906-7912. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC02534E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on removal of atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100085. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adapen.2022.100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic dialdehyde-based bisbenzoxazines: The influence of relative position of oxazine rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.123270. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid alkyds, the glowing route to reach cutting-edge properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.106025. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.106025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Design of Biobased Non-isocyanate Polyurethanes with Ferroelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Nguyen Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.14946-14958. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c05380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpenoid-derived conjugated dienes with exo-methylene and 6membered ring: high cationic reactivity, regioselective living cationic polymerization, and random and block copolymerization with vinyl ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takenori Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Satoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masazumi Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichi Tomishige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (9), pp.1186-1198. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1py00035g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced aminolysis of cyclic carbonates by β-hydroxylamines for the production of fully biobased polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.1678-1690. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0GC04120C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Special Issue “Natural Polymers and Biopolymers II”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Natural Polymers and Biopolymers II, 26, pp.112. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26010112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based poly(ester- alt -thioether)s synthesized by organo-catalyzed ring-opening copolymerizations of eugenol-based epoxides and N -acetyl homocysteine thiolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (19), pp.7743-7750. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1GC02138A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: 1 st French-Japanese Symposium: Recent Progress and Challenges in Polymer Science Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.110392. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Latexes from Natural Oil Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoriana Demchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjana Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Voronov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.113237. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol, a promising building block for biobased polymers with cutting-edge properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), pp.3625-3648. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères biosourcés, vecteurs d’innovations et acteurs d’un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 456-457-458, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol, a developing asset in biobased epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223, pp.123663. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diels-Alder-Chitosan based dissociative covalent adaptable networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.117222. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant properties of chemically modified chitooligosaccharides and their potential application in bitumen emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 628, pp.127327. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Chitosan Oligomers: From Aliphatic Epoxide to Cardanol-Grafted Oligomers for Oil-in-Water Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighboring Group Participation and internal catalysis effects on exchangeable covalent bonds: Application to the thriving field of vitrimers chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (9), pp.3927-3961. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Bio-Based Thermosetting Polyurethanes from Bio-Based Polyols and Isocyanates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1255. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13081255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nature-based negative emissions technology able to remove atmospheric methane and other greenhouse gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich Oeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tulip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.101035. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced aminolysis of cyclic carbonates by β-hydroxyamines for fully biobased polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.1678-1690. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0gc04120c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in chitooligosaccharides chemical modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112 (9), pp.e23461. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bip.23461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol carbonate methacrylate: A cross-linking agent for hydroxyurethane-acrylate coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.106078. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.106078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved “cure on demand” of aromatic bismaleimide with thiol triggered by retro-Diels-Alder reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.330-339. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11705-020-1929-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonated and methacrylated biobased cardanol monomer: Synthesis, characterization and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing-Sze Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.106093. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.106093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde-Free Polybenzoxazines for High Performance Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (7), pp.2557-2567. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis for highly thermostable phenol-terephthalaldehyde polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 379, pp.122237-122244. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.122237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polyhydroxyurethanes: How to overcome limitations and reach cutting edge properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.109915. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical aqueous emulsion copolymerization of eugenol-derived monomers for adhesive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S.Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.4514-4521. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM GAS RELEASE TO FOAM SYNTHESIS, THE SECOND BREATH OF BLOWING AGENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.110029. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.110029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Coated Controlled Release Diammonium Phosphate (DAP) Fertilizers Prepared with the Use of Bio‐based Amino Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Sofyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif El Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Dahchour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (7), pp.751-763. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Polymerization of Eugenol-Derived Methacrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dalle Vacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3444. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25153444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Duc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Conventional Features of Plant Oil-Based Acrylic Monomers in Emulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananiy Kohut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Voronov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoriana Demchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasylyna Kirianchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kingsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (13), pp.2990. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25132990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Architectures to Cutting-Edge Properties, the Blooming World of Hydrophobically Modified Ethoxylated Urethanes (HEURs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (16), pp.6754-6766. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isocyanate-Free Fully Biobased Star Polyester-Urethanes: Synthesis and Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Dieden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1943-1951. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Alkyl Sulfur‐Functionalized Oleic Acid‐Based Polymethacrylates and Their Application as Viscosity Index Improvers in a Mineral Paraffinic Lube Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (3), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective approach on the amine reactivity and the hydrogen bonds effect on epoxy-amine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tayouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.109460-109473. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin derivative as performing type I photoinitiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing-Sze Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasta Brezová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132, pp.109727. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linseed Oil‐Based Thermosets by Aza‐Michael Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Fats and Oils as Renewable Feedstock for the Chemical Industry, 122, pp.1900145-1900153. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic network based on eugenol-derived epoxy as promising sustainable thermoset materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Ocando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.109860. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot two-steps synthesis of hydroxymethylated unsaturated VHOSO. Application to the synthesis of biobased polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (12), pp.2000158. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive jojoba and castor oils-based cyclic carbonates for biobased polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion Polymerization of Dihydroeugenol-, Eugenol-, and Isoeugenol-Derived Methacrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.21155−21164. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhydroxybutyrate/hemp biocomposite: tuning performances by process and compatibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.194-204. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.19.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased phenol and furan derivatives coupling for the synthesis of functional monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (4), pp.724-747. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC03541E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol and Eugenol Based Flame Retardant Epoxy Monomers for Thermostable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (9), pp.1818. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24091818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleic acid-based poly(alkyl methacrylate) as bio-based viscosity control additive for mineral and vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Films and Membranes, 59 (S1), pp.E164-E170. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-endocrine disruptor effect for cardanol based plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Phenolic Thermosets with High Thermal Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Oye Auke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.7209-7217. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-functional siloxane-based cyclic carbonates to hybrid polyhydroxyurethane thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.109280-109289. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of biobased reactive hydroxyl amines by amination reaction of cardanol-based epoxy monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tayouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.429-436. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidized Oleic Acid‐Based Polymethacrylates as Viscosity Index Improvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (4), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the synthesis of biobased cyclic carbonate to polyhydroxyurethanes: a promising route towards renewable NonIsocyanate Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (15), pp.3410-3430. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201900737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid-based reactive core–shell latex by seeded emulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing Sze Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisaaki Takeshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Satoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Kamigaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (23), pp.3116-3126. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9py00079h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydroxyurethane methacrylates to hybrid nonisocyanate polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline ´ Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (11), pp.1224-1232. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.29379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty Acid-Based Radically Polymerizable Monomers: From Novel Poly(meth)acrylates to Cutting-Edge Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.4-26. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol: A Promising Building Block for Synthesis of Radically Polymerizable Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina‐gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bioinspired and Biobased Materials, 220 (14), pp.1900179-1900188. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201900179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effects of Cardanol- and High Oleic Soybean Oil Vinyl Monomers in Miniemulsion Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoriana Demchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermella Eshete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Voronov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.9613−9621. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble 2,5-Anhydro- d -mannofuranose Chain End Chitosan Oligomers of a Very Low Molecular Weight: Synthesis and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (12), pp.4353-4360. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol-based thermally stable thermosets by Alder-ene reaction: From synthesis to thermal degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical polymerization of biobased monomers in aqueous dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.36-53. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8gc02277a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol‐Based Epoxy Monomers for High Thermal Properties Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (8), pp.1800421-1800428. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201800421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative curing kinetics study of high char yield formaldehyde- and terephthalaldehyde-phenolic thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 667, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bio-Based Polyurethanes from Jojoba Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (3), </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201700414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid-based cross-linkable polymethacrylate coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124, pp.147 - 157. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene-Based Epoxy: Anhydride Thermoset Reaction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.2739-2754. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23112739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid-based methacrylate polymers as viscosity modifiers for mineral oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.18.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of sol-gel hybrid polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin-derived amines for bio-based thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tayouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.4075-4084. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC02006J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of plant oil-based amide copolymethacrylates and their use as viscosity index improvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Mohring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.435-446. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol: A promising building block for biobased polymers and additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol-based polymer latex by radical aqueous miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing Sze Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (18), pp.2468 - 2477. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PY00167G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol-Based and Formaldehyde-Free Flexible Phenolic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (7), pp.1800175-1800183. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201800175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monomer synthesis to polymers with pendant aldehyde groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.544 - 563. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bio-based epoxy materials and foams from microalgal oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Andrade Nascimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.1600214-1600227. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201600214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen bonds prevent obtaining high molar mass PHUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (44958-44970), </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.44958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate engineering by mimicking natural dust climate control: the iron salt aerosol method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeste Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics Discussions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-54. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-8-1-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive crosslinked isocyanate-free polyurethanes by Diels-Alder polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.44408-44419. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.44408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid-based renewable esters and amides-containing epoxythermosets from wheat bran and beetroot pulp: Chemo-enzymaticsynthesis and thermo-mechanical properties characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of non-CO2 greenhouse gases by large-scale atmospheric solar photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip L. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.68-96. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-Enzymatic Synthesis and Characterization of Renewable Thermoplastic and Thermoset Isocyanate-Free Poly(hydroxy)urethanes from Ferulic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.1446-1456. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic biobased polymer latex from cardanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Fernandes Lizarazu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lai Kee Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.785-794. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel biobased and food contact epoxy coatings for glass toughening applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and kinetics of HDI-iminooxadiazinedione: Application to polyurethane synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.443 - 451. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMORESPONSIVE ISOCYANATE-FREE POLYURETHANES SYNTHESIZED BY DIELS-ALDER POLYADDITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Israel Technological Advantages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of cyclic carbonate aminolysis at room temperature: effect of cyclic carbonate structures and solvents on polyhydroxyurethane synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.592-604. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6py01854h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective approach to sustainable routes for non-isocyanate polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Figovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.535-552. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères biosourcés Principaux enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cramail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hybrid polyhydroxyurethanes by Michael addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.370 - 382. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol bio-based epoxy thermosets: from cloves to applied materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (21), pp.5236 - 5242. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7gc02322g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable cardanol-based ionic surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.144-152. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.17.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased and Aromatic Reversible Thermoset Networks from Condensed Tannins via the Diels−Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1199-1207. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Aromatic Epoxy Monomers for Thermoset Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22010149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of epoxyurethane polymers from isocyanate free oligo-polyhydroxyurethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.175-189. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel biobased vinylester from dicyclopentadiene prepolymer, cashew nut shell liquid and soybean oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (1336-1349), </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea- and Thiourea-Catalyzed Aminolysis of Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honman Yau Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gérard Ludivine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2269-2272. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201600778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated anionic ring-opening polymerization for the synthesis of reversibly cross-linkable poly-(propylene oxide) based on furan/maleimide chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1612-1622. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py01778e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diels–Alder thermoreversible isocyanate-free polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.16.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising mechanical and adhesive properties of isocyanate-free poly(hydroxyurethane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.404-420. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the synthesis of formaldehyde-free phenolic resins from lignin-based aldehyde precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibi-Hadidja Chanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.296-309. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Special Issue on Sustainable Routes to Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cramail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip E. Du Prez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.734-735. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin Production from Lignin and Its Use as a Renewable Chemical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b01344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved cardanol derived epoxy coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting global warming by GHG removal: Destroying CFCs and HCFCs in solar-wind power plant hybrids producing renewable energy with no-intermittency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.449-472. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient catalytic system based on chitosan derivative containing both carboxylic acid and quaternary ammonium moieties for the synthesis of cyclic carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2167-2173. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201600499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic dialdehyde precursors from lignin derivatives for the synthesis of formaldehyde-free and high char yield phenolic resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibi-Hadidja Chanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Amines: From Synthesis to Polymers; Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.14181-14224. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel vinylester from biobased phloroglucinol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.16.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting global warming by greenhouse gas removal: destroying atmospheric nitrous oxide thanks to synergies between two breakthrough technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.6119-6138. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6103-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-derivednon-toxicaldehydesforecofriendlytanninadhesives for woodpanels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maleimides as a building block for the synthesis of high properties polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.512-556. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583724.2015.1116094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature flexible isocyanate-free polyurethane foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.873-888. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical platform approach on cardanol oil: from the synthesis of building blocks to polymer synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp.511-518. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Aminotelechelic Prepolymers to Circumvent the Carbonation of Amines in Epoxy Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gérard Ludivine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 301, pp.682-693. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201500402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy thermosets from model mixtures of the lignin-to-vanillin process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.712-725. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc01070e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of bio-based epoxy foams from epoxidized cardanol and vegetable oil amine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Dworakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Bogdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.1893-1902. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin, a key-intermediate of biobased polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.488-502. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cardanol/sucrose epoxy blends for biobased coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine hardeners and epoxy cross-linker from aromatic renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montérémal Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.344-362. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remendable thermosetting polymers for isocyanate-free adhesives: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7851-7861. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py01213a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Advanced Nanoreinforced Polyurethane with Thiolene Photografted Organo-Modified Layered Double Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Diouf-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1203-1211. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased epoxy thermosets from vanillin-derived oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.526-535. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of cardanol oil building blocks for polymer synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Ratsimihety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.15.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Special Issue on Synthesis and Characterization of Renewable Thermoset Resins and Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.373-374. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to explain low molar masses in PolyHydroxyUrethanes (PHUs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehyde functional monomer as efficient cross-linkable comonomerwith biobased phenols in acrylic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New aromatic amine based on cardanol giving new biobased epoxy networks with cardanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.178-189. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201400248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of bio-based compounds: the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (35), pp.6257-6291. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py00812c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way of creating cellular polyurethane materials: NIPU foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Dworakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Bogdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vanillin-derived diepoxy monomers for the synthesis of biobased thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.527-538. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel vinylester from dicyclopentadiene prepolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of novel vinylester prepolymers from cardanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Ratsimihety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (7), pp.928-939. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201300487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpene and dextran renewable resources for the synthesis of amphiphilic biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sagorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.242-251. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm401521f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Thermosetting Epoxy: Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.1082-1115. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr3001274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational investigations in the ring opening of cyclic carbonates by amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Jean-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.4286-4291. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4GC01032A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From glycidyl carbonate to hydroxyurethane sidegroups in alternating fluorinated copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Hamiye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (17), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4py00547c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free radical polymerization study of glycerin carbonate methacrylate for the synthesis of cyclic carbonate functionalized polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized green tea tannins as phenolic prepolymers forbio-based epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.296-307. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting globalwarmingbyclimateengineering:IstheEarthradiation managementandthesolarradiationmanagementanyoption for fighting climatechange?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.792-834. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2013.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects for the synthesis of N-alkyl phosphonate/phosphonic acid-bearing oligochitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.24042-24052. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra02501f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiol-ene coupling: An efficient tool for the synthesis of new biobased aliphatic amines for epoxy curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.5561-5570. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Structure and Rheology of Silica-Latex Nanocomposites with the Molecular Weight of Matrix Chains: A Coupled SAXS-TEM-Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Genix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (9), pp.3219-3230. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500465n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of secondary amines for the synthesis of non-isocyanate polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidized rosin acids as co-precursors for epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Llevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mantzaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cendejas Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designed Monomers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (4), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15685551.2013.840504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Water-Soluble Allyl-Functionalized Oligochitosan and Its Modification by Thiol-Ene Addition in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Robitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.26967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of corrosion protection of steel by incorporation of a new phosphonated fatty acid in a phosphorus-containing polymer coating obtained by UV curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 77 (n° 2), pp. 285-291. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bio-based building blocks from vegetable oils: A platform chemicals approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.35-38. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lite.201400014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin, a promising biobased building-block for monomer synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.1987-1998. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3GC42613K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara tannins as phenolic precursors of thermosetting epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.186-198. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of cardanol: towards biobased polymers and additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilakshi Sadavarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhausaheb Tawade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.3142-3162. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3py01194a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosin acid oligomers as precursors of DGEBA-free epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mantzaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Llevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cendejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (11), pp.3091-3098. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3gc41004h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of formulation and processing parameters on the thermal properties of a chitosan-epoxy prepolymer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.420-426. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Nonisocyanate Poly(thio)urethanes: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.3284-3296. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.26722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isosorbide based polyurethanes: An isocyanate free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.588-594. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of unsaturated cyclocarbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.4545-4561. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3py00343d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biobased epoxy materials from cardanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Ratsimihety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201300193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new polyurethanes from vegetable oil by thiol-ene coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/gmat.12.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biobased carboxylic acid hardeners for epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.698-708. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201200363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new polyester polyols from epoxidized vegetable oils and biobased acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.1447-1459. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201200199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the O-glycidylation of natural phenolic compounds. The relationship between the phenolic structure and the reaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Guernevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), pp.1345-1353. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2012.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vegetable Oils to Polyurethanes: Synthetic Routes to Polyols and Main Industrial Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Escouvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583724.2011.640443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-property relationships in polyhydroxyurethanes produced from terephthaloyl dicyclocarbonate with various polyamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.1666-1674. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bio-based building blocks from vegetable oils: a platform chemicals approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2012.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functionalization of gallic acid. Synthesis of a novel bio-based epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.1185-1195. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the synthesis of polyhydroxyurethanes using dynamic rheometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.918-925. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biobased epoxy hardeners: Thiol-ene addition on oligobutadiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (6), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pseudo-telechelic diols by transesterification and thiol-ene coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.84. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201100132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de polyurethane à partir d'huiles fonctionnalisées par la réaction thiol-ène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (5), pp.479-492. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting globalwarmingbyphotocatalyticreductionofCO2 using giant photocatalyticreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.82-106. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2012.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled synthesis of polyepichlorohydrin with pendant cyclic carbonate functions for isocyanate-free polyurethane networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cendejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.2677-2684. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.24699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Biobased Epoxy Resin from Vegetable Oils: From the Synthesis of the Precursors by Thiol-ene Reaction to the Study of the Final Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.2434. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.24674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased cross-linked polyurethanes obtained from ester/amide pseudo-diols of fatty acid derivatives synthesized by thiol-ene coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.450. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1py00479d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of glycerin carbonate-based intermediates using thiol-ene chemistry and isocyanate free polyhydroxyurethanes therefrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.2661-2667. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1py00289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting global warming: The potential of photocatalysis against CO2, CH4, N2O, CFCs, tropospheric O3, BC and other major contributors to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Biobased Polyols by Thiol-Ene Coupling from Vegetable Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (8), pp.2489. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma102884w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoconception : un outil d'innovation pour une chimie durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, TI J4920, p1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of Biobased Epoxy Resins. Part 1. Glycidylation of Flavonoids by Epichlorohydrin (vol 49, pg 2261, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Guerneve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (14), pp.3239 - 3239. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.24764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines époxy biosourcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, TI IN136, p1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of Biobased Epoxy Resins. Part 1. Glycidylation of Flavonoids by Epichlorohydrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Guernevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of polymer science: Part A, General papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (10), pp.2261-2270. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.24659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux polymères et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-339, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux polymères et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux Polymères et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Borredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie et écoconception : les clés d'une chimie nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, novembre, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.084.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Self-Assembly Properties of Peptide-Polylactide Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Schappacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (4), pp.1118-1124. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma021187c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions cosmétiques comprenant un polymère issu de la DHA, procédé d’application de ce polymère, et procédé de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bricotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chougrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3137580. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux agents plastifiants, leur procédé de préparation et leur utilisation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaide Gartili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3134105. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de résine polyuréthane biosourcée, procédé de fabrication et application notamment à la technique du doming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delavarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/156715. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalently grafted alkyd resin with flame retardant properties for coating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4282898A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligomère biosourcé issu du chitosan et son utilisation comme émulsifiant cationique ou non ionique d’émulsion aqueuse de liant bitumineux ou non bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3098218. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d’un produit réticulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US095077. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d’un monomère polybenzoxazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO188183. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive organic product and use thereof as a cross-linking agent in self-healing coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mazajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 189461. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive organic product and use thereof as a cross-linking agent in self-healing coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mazajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 189460. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procede de depolymerisation du chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3059330. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing a thruster nozzle from composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017068294. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareillage orthopédique à base de fibres naturelles et d'une résine polyépoxyde sans bisphénol A, notamment biosourcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 3238750. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-bituminous binders made from biosourced phenolic compounds and manufacturing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3121213A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de revêtement d'un verre creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lavalley-Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3059670. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymer for manufacturing, via catalytic carbonation, a non-bituminous polyhydroxyurethane binder for roadway or civil engineering-related uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016135404. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing an ablative resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016116699A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing an ablative resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016116697A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of cork / polyepoxide binder and method for manufacturing same,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015/107114A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of cork / polyepoxide binder and method for manufacturing same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015/107114A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of cork / polyhydroxyurethane binder and method for manufacturing same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015/107113A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEET OF VEGETABLE WOOL FIBRE IMPREGNATED WITH AN EPOXIDISED VEGETABLE OIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2012136940. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fonctionnalisation de corps gras d'origine naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2012001315. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nappe de fibre de laine végétale imprégnée par une huile végétale époxydée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973813. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles résines de type phénoplastes obtenues à partir de composes phénoliques et de durcisseurs macromoléculaire portant des fonctions aldéhydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Burguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2952937. 2011, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'un composant comprenant au moins un motif béta-hyroxy-uréthane et/ou au moins un motif gamma-hydroxy-uréthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Soules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR1159818. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel method for producing thermosetting epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Burguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rapior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010136725A1, EP2435493B1, JP2015078383A. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'élaboration de nouvelles résines thermodurcissables à partir de composés phénoliques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Fulcrand-Hoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rapior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0902589. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés phénoliques naturels et leur mode d’activation pour la formulation de résines thermodurcissables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Burguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2946049. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal suspension of submicronic particles for delivering active principles and method for preparing same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Meyrueix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US2007190162. 2007, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de nouveaux copolymères potentiellement autoassociatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Sciences et Technologies - Bordeaux I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Conventional Features of Plant Oil-Based Acrylic Monomers in Emulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananiy Kohut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Voronov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoriana Demchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasylyna Kirianchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kingsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.439, 2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Polymerization of Eugenol-Derived Methacrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dalle Vacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.67, 2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene-Based Epoxy: Anhydride Thermoset Reaction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain CAILLOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.291, 2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Pluri-Functional Amine Hardeners from Bio-Based Aromatic Aldehydes for Epoxy Amine Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tayouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain CAILLOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.255, 2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoengineering: Sunlight reflection methods and negative emissions technologies for greenhouse gas removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Global Warming – An interface of technology and human issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced Epoxy Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Adhesive Technology, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de cycle de vie et la chimie verte : un regard - sur des outils d’innovation pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact environnemental des Matières Plastiques, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecycle Assessment and Green Chemistry: A Look at Innovative Tools for Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact of Polymers </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de cycle de vie et la chimie verte : un regard - sur des outils d'innovation pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Hamaide, Rémi Deterre, Jean-François Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact environnemental des Matières Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.5, 2014, 978-2-7462-4540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment And Ecodesign: Innovation Tools For A Sustainable And Industrial Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Philosophy of Chemistry: Practices, Methodologies, and Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecycle and Ecodesign : Innovation Tools for Sustainable Industrial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Engineering and Industrial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.233-274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de cycle de vie et l'écoconception : outils d'innovation pour une chimie industrielle soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le génie des procédés et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.5746, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concevoir pour produire sans dégrader?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Développements Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sceren, pp.72, 2011, Questions Ouvertes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-3-0365-7244-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de Nouveaux Copolymères Biodegradables Autoassociatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.136, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1056"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Caillol </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3106-5547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069796688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=JzeGb0kAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-1641-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Appointments</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - Senior Research Director (2025-present)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR - Scientific Officer Public-Private Partnerships (2025-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS - Research Director (2019-2025), Research Scientist (2015-2019), Research Engineer (2007-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HCERES: Panel Expert (2022–2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transferts LR (Regional Innovation Agency): President of Scientific Committee (2012–2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot Chimie Balard Cirimat: Deputy Director (2010–2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rhodia Group - Research Scientist (2001-2005) - Head of Polymer Department (2005-2007) - Aubervilliers, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Graduate Engineer - National Graduate School of Chemistry, Montpellier, 1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc - Montpellier University, 1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD - LCPO, Bordeaux University, 2001</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation - Montpellier University, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic & Professional Roles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice President of Groupe Français des Polymères GFP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chairman of Oleochemistry Division of European Federation for the Science and Technology of Lipids</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliated Professor - University Mohammed VI Polytechnique - Morocco</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editor-in-Chief - Green Materials, ICE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor - Progress in Organic Coatings, Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor - Polymer Engineering and Science, Wiley</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor - Journal of the American Oil Chemist's Society, Wiley</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards & Distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ADEME Prize - 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Green Materials Prizes - 2018 and 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RSC Pioneering Investigator - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">World Top Scientist List, Stanford University - 2021, 2022, 2023, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carnot Prize - 2023</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (288)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PISA-RAFT Emulsion Polymerization of Aromatic Biobased Monomers from 4-Vinyl Guaiacol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (14), pp.7483-7491. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.6c00306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isocyanate polyurethane foams: where we stand and what comes next?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Monie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cramail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55 (9), pp.4960-5004. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5cs00144g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of high flux asymmetric polyimide membrane from water-soluble poly(amic acid) precursor via an aqueous route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauran Mama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irshad Kammakakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 752, pp.125577. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2026.125577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst‐Controlled Dual Dynamic Networks in Polyhydroxyurethanes from Six‐Membered Cyclic Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Wolosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Gonzàles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 227 (4), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202500498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: From macromolecular design to sustainable polymer systems: reflections for 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2026.14.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical ATRP: An asset for the bulk copolymerization of solid and liquid monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Tanepau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bantreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 248, pp.114607. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-Catalyzed Access to Non-Isocyanate Polyurethanes from N-formamides and Biobased Phenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 248, pp.114602. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable N,O-acetal covalent adaptable networks: bio-based, highly dynamic and fully recyclable materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agate Levron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (7), pp.3928-3937. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA07881D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based amines from urethane oligomer for tunable epoxy thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vickie Caetano-Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 354, pp.129936. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2026.129936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible Glues: Recent Progress and Emerging Frontiers in Surgical Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (13), pp.1749. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17131749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of CNSL as a Sustainable Solution for PVC Plasticization: A Comprehensive Study of Cardanol–Cardol Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Gartili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (8), pp.1141-1157. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Chemistry in 2025: Shaping the future of sustainable innovation and eco-friendly materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2025.13.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLP 3D printing of biobased, soft and degradable thiol-ene networks from cardanol-based polyesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rojtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakine Mouhoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 235, pp.114076. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.114076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and thermal stability of fluorosilicones at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.111340. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst Selection for Body-Temperature Curable Polyurethane Networks from Poly(δ-Decalactone) and Lysine Diisocyanate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.2548. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17182548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Curing of a Biobased Polyhydroxyurethane Thermoset Using Near-Infrared Photothermal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.4308-4318. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c04946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBD-catalyzed anionic ring-opening polymerization of hexamethylcyclotrisiloxane: a new route for the controlled synthesis of PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4py01254b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Life Cycle Assessment of Recyclable Polyhydroxyurethanes Synthesized from Five- and Six-Membered Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Irusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Sardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/macromol5010012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and thermo-oxidative accelerated aging of fluorosilicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 232, pp.111150. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNSL-based plasticizers, a promising and sustainable alternative to phthalates, a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gartili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), pp.81-111. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SU00282B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable CO 2 Utilization as a Blowing Agent in Thermoset PHU Foam Production with Humidity-Responsive Shape Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Vauloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Ocando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (10), pp.6113-6124. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.5c00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easily Recyclable Phenol-Carbamate Covalent Adaptable Networks from Biobased Isocyanate and Cashew Nutshell Liquid Novolac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timmy Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Slootman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (14), pp.7467-7480. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Characterize Covalent Adaptable Networks: A User Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Polymers Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (3), pp.214-240. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acspolymersau.5c00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol’s journey to high-performance and fire-retardant biobased thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dellière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.100988. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2024.100988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of CNSL Mixture, Cardanol, and Cardol: A Sustainable Solution for PVC Plasticization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Gartili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128 (1), pp.e70084. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.70084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Biobased Epoxy Systems: Unraveling the Structure-Property Relationship of Polyfurfurylamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (11), pp.4697-4712. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-025-03671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of fluorosilicones under oxidative conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.111772. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen/polyester-polyurethane porous scaffolds for use in meniscal repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), pp.2960-2977. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4bm00234b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sustainability Aspects of the Synthesis of Five-Membered Cyclic Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Mundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael a R Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (17), pp.6452-6466. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame-retardant performance of phosphorylated furan-containing alkyd resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.168-182. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.22.00093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium coordination vitrimer based on carboxylate exchange: synthesis, properties, and mechanistic investigations on the [Hf 6 O 4 (OH) 4 (O 2 CMe) 12 ] 2 model compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenu Murali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Manoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (8), pp.e202300672. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202300672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring‐opening (co)polymerization of cardanol glycidyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mongkhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Charmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grier--Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fato Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.e6320. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus acid: an asset for flame-retardant sustainable vitrimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vanachte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.1212-1226. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3py01328f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable polyurethanes: toward new cutting-edge opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delavarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Derkenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.101805. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2024.101805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop recyclability of a biomass-derived epoxy-amine thermoset by methanolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyuan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 384 (6692), pp.156. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adj9989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step beyond for CNSL‐based plasticizers for PVC: Use of cardol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Gartili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 126 (11), pp.2400086. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202400086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sourced alternatives to diglycidyl ether of bisphenol A in epoxy–amine thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.121-167. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.23.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Porous (Poly(lactide-co-glycolide)-co-(ε-caprolactone)) Polyurethane for Use in Orthopedic Scaffolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Sastourne-Array</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Assor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (4), pp.766. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29040766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Vinyl Guaiacol: A Key Intermediate for Biobased Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (11), pp.2507. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29112507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trifluoromethylated N,S -Acetal as a Chemical Platform for Covalent Adaptable Networks: Fast Thiol Exchange and Strong Hydrostability for a Highly Transparent Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guiffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (21), pp.10311-10323. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding associative polymer self-assembly with shrinking gate fluorescence correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (26), pp.12660-12669. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR00737A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Hybrid Polyhydroxyurethane Adhesive and Rheological Properties by Partial Carbonation of Biobased Epoxy Monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali‐hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (23), pp.2400542. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202400542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully bio-sourced catalyst-free covalent adaptable networks from epoxidized soybean oil and L-tartaric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neymara C Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Wellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.113074. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols from cashew nut shell liquid (CNSL): corner-stone building blocks for cutting-edge bio-based additives and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rojtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (43), pp.4375-4415. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4PY00851K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion theories: A didactic review about a century of progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bricotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chougrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132, pp.103673. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Composites from Eugenol- and Coumarin-Derived Methacrylic Latex and Hemp Nanocellulose: Cross-Linking via [2 + 2] Photocycloaddition and Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dalle Vacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (23), pp.8741-8751. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star poly(lactide-co-glycolide) and poly(ε-caprolactone) polyurethanes with shape memory properties for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Kadmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.113442. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol: a small giant of the future of biobased aromatic polymers and additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193, pp.112096. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhydroxyurethane Covalent Adaptable Networks: Looking for Suitable Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Irusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Sardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (31), pp.3610-3620. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3py00579h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a transesterification vitrimer activated by fluorine from an α,αdifluoro carboxylic acid and a diepoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.111718. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transamidation vitrimers enabled by neighboring fluorine atom activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3479. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3py00577a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple Benefits of Cardanol as Chain Stopper, Flame Retardant and Reactive Diluent for Greener Alkyd Coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.109 - 125. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/org4010009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of original fluorinated bis-cyclic carbonates and xanthates from a fluorinated epoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim El Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolwa Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (G1), pp.19 - 28. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydroxyacetone: A User Guide for a Challenging Bio-Based Synthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bricotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chougrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (6), pp.2724. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28062724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding glycidylation reaction for the formation of pure mono, diglycidyl and dual monomers as glycidyl methacrylate of vanillyl alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (10), pp.e53596. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.53596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic PEG-PLA/hydroxyurethane networks based on imine bonds as reprocessable elastomeric biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (8), pp.3472-3483. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résines alkydes hydrides aux propriétés ignifugeantes pour la formulation de revêtements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 484-485, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-based Bisguaiacol diisocyanate: a green route for the synthesis of biobased polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delavarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bantreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.4833-4839. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3gc00704a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From natural phenols to biobased epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (3), pp.103286. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reval.2023.103286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Phosphorus Structures and Their Oxidation States on Flame-Retardant Properties of Polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (2), pp.611. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28020611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst‐Free Thia‐Michael Addition to alpha‐Trifluoromethylacrylates for 3D Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guiffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (20), pp.e202203712. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoactivable alizarin and eugenol-based materials for antibacterial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Elian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajnef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.112369. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vineyards to reshapable materials: α-CF 2 activation in 100% resveratrol-based catalyst-free vitrimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (12), pp.1387-1395. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3py00017f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blooming Season for Natural Polymers and Biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.3207. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28073207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Step Closer to Coatings Applications Utilizing Self-Stratification: Effect of Rheology Modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Argaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radmila Tomovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (8), pp.6672-6684. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 2023 is a remarkable year for green chemistry and Green Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2023.11.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in radical polymerization of bio-based monomers in aqueous dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.788. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3su00097d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Fluorine and Tertiary Amine Activation in Catalyst-Free Thia-Michael Covalent Adaptable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (20), pp.8260-8274. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyurethane modifiers (HUM): an environmentally-friendly route to improve chemical resistance of alkyd coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183, pp.107734. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.107734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Green materials, a growing science and industry!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.145-146. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2023.11.4.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Synthesis of Cardanol-Based AB Monomer for Formaldehyde-Free Phenolic Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Dios Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.994-1005. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SU00058C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the Way towards Sustainability of Polyurethanes: Synthesis and Properties of Terpene-Based Diisocyanate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delavarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (20), pp.7133. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28207133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How phosphinated hydroxyurethane groups improve chemical resistance and flame retardant properties of alkyd resins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.110477. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing CO2 in the development of polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ballamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Kotni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Llored</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.1. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2021001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling biobased polyurethane foams into thermosets: toward the closing of the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (21), pp.7041-7049. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric removal of methane by enhancing the natural hydroxyl radical sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ghg.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis of biobased soft foams by Aza-Michael reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (26), pp.8549-8558. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNSL, a Promising Building Blocks for Sustainable Molecular Design of Surfactants: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fajardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte B. Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.1443. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Like 200 hundred years ago, we need green chemistry and materials to push back the frontiers of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.97 - 98. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2022.10.3.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcarbamoylation in polyurethanes: underestimated exchange reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (18), pp.7974-7991. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable design of vanillin-based vitrimers using vinylogous urethane chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Alicja Wróblewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Bruycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resat Aksakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (18), pp.2665-2673. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2py00351a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-free synthesis of a formaldehyde-free benzoxazine monomer: study of its curing acceleration effect for commercial benzoxazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis van Renterghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas-Xavier Métro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (40), pp.5745-5756. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2py00462c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of DOPO and VMDMS for flame retardancy of alkyd resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.107086. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2022.107086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-Free Epoxy Vitrimers Based on Transesterification Internally Activated by an α–CF 3 Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.1669-1679. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Degradation of Fluorosilicone Elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Laiarinandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 405 (1), pp.2100220. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202100220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased catalyst-free Covalent Adaptable Networks based on CF 3activated synergistic aza-Michael exchange and transesterification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (47), pp.25085-25097. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta05067f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hydrophobically modified ethoxylated non-isocyanate urethanes (HENIURs) and their use as rheology additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.111384. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polyester thermosets via internally catalyzed Michael-addition of methylene compounds on a 2-(trifluoromethyl)acrylate-derived building block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.111362. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of reactive phosphorus-based carbonate for flame retardant polyhydroxyurethane foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.110031-110202. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Composites by Photoinduced Polymerization of Cardanol Methacrylate with Microfibrillated Cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samant Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.S. Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Photofabrication of Biobased Polymers and Composites, 15, pp.339. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15010339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination adaptable networks: zirconium(IV) carboxylates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meenu Murali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (61), pp.e202202058. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202202058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical [2+2] cycloaddition of biobased latexes for composites with microfibrillated cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dalle Vacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92, pp.277-282. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2292047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-isocyanate Polyurethane Foams based on Six-membered cyclic Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.111392. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-free transesterification vitrimers: activation via α-difluoroesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (18), pp.2651-2658. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2py00124a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiol-Ene Coupling of High Oleic Sunflower Oil towards Application in the Modification of Flexible Polyurethane Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Dworakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Bogdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.628. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thia-Michael Reaction: The Route to Promising Covalent Adaptable Networks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4457. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14204457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-sourced monomers and cationic photopolymerization–The green combination towards eco-friendly and non-toxic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pierau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Elian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Akimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, pp.101517. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus modified cardanol: a greener route to reduce volatile organic compounds and impart flame retardant properties to alkyd resin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (15), pp.4880. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27154880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of β-hydroxy amine enhanced reactivity and functionality for the synthesis of dual covalent adaptable networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (25), pp.3806. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2py00274d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Green chemistry and green materials evolve in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.49-50. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.2022.10.2.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol-modified alkyd resins: novel route to make greener alkyd coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.107087. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2022.107087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade (Dithio)carbonate Ring Opening Reactions for Self‐Blowing Polyhydroxythiourethane Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sustainable Green Polymerizations, 43 (13), pp.2100833. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.202100833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the reshaping of fluorinated polyester vitrimers by kinetic and DFT studies of the transesterification reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (48), pp.e202201135. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202201135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on removal of atmospheric methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingchun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100085. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adapen.2022.100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Diols from Jojoba Oil via Rhodium-Catalyzed Reductive Hydroformylation: a Smart Way to Access Biobased Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (20), pp.7906-7912. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC02534E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Design of Biobased Non-isocyanate Polyurethanes with Ferroelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Nguyen Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvey Amorín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.14946-14958. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c05380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic dialdehyde-based bisbenzoxazines: The influence of relative position of oxazine rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.123270. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid alkyds, the glowing route to reach cutting-edge properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.106025. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.106025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Latexes from Natural Oil Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoriana Demchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjana Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Voronov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.113237. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol, a promising building block for biobased polymers with cutting-edge properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), pp.3625-3648. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polymères biosourcés, vecteurs d’innovations et acteurs d’un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 456-457-458, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol, a developing asset in biobased epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223, pp.123663. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced aminolysis of cyclic carbonates by β-hydroxylamines for the production of fully biobased polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.1678-1690. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0GC04120C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Special Issue “Natural Polymers and Biopolymers II”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Natural Polymers and Biopolymers II, 26, pp.112. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26010112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: 1 st French-Japanese Symposium: Recent Progress and Challenges in Polymer Science Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.110392. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based poly(ester- alt -thioether)s synthesized by organo-catalyzed ring-opening copolymerizations of eugenol-based epoxides and N -acetyl homocysteine thiolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (19), pp.7743-7750. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1GC02138A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpenoid-derived conjugated dienes with exo-methylene and 6membered ring: high cationic reactivity, regioselective living cationic polymerization, and random and block copolymerization with vinyl ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takenori Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Satoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masazumi Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichi Tomishige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (9), pp.1186-1198. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1py00035g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Chitosan Oligomers: From Aliphatic Epoxide to Cardanol-Grafted Oligomers for Oil-in-Water Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighboring Group Participation and internal catalysis effects on exchangeable covalent bonds: Application to the thriving field of vitrimers chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dantras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (9), pp.3927-3961. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Bio-Based Thermosetting Polyurethanes from Bio-Based Polyols and Isocyanates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1255. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13081255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant properties of chemically modified chitooligosaccharides and their potential application in bitumen emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 628, pp.127327. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.127327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nature-based negative emissions technology able to remove atmospheric methane and other greenhouse gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Dietrich Oeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tulip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.101035. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced aminolysis of cyclic carbonates by β-hydroxyamines for fully biobased polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.1678-1690. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0gc04120c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diels-Alder-Chitosan based dissociative covalent adaptable networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.117222. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in chitooligosaccharides chemical modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112 (9), pp.e23461. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bip.23461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol carbonate methacrylate: A cross-linking agent for hydroxyurethane-acrylate coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Morales-Cerrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.106078. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.106078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved “cure on demand” of aromatic bismaleimide with thiol triggered by retro-Diels-Alder reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.330-339. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11705-020-1929-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonated and methacrylated biobased cardanol monomer: Synthesis, characterization and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing-Sze Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cuminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.106093. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2020.106093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis for highly thermostable phenol-terephthalaldehyde polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 379, pp.122237-122244. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2019.122237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polyhydroxyurethanes: How to overcome limitations and reach cutting edge properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.109915. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde-Free Polybenzoxazines for High Performance Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (7), pp.2557-2567. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isocyanate-Free Fully Biobased Star Polyester-Urethanes: Synthesis and Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Dieden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Habibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1943-1951. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Alkyl Sulfur‐Functionalized Oleic Acid‐Based Polymethacrylates and Their Application as Viscosity Index Improvers in a Mineral Paraffinic Lube Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (3), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective approach on the amine reactivity and the hydrogen bonds effect on epoxy-amine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tayouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.109460-109473. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin derivative as performing type I photoinitiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Breloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing-Sze Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasta Brezová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132, pp.109727. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Coated Controlled Release Diammonium Phosphate (DAP) Fertilizers Prepared with the Use of Bio‐based Amino Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Sofyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lahcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif El Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Dahchour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (7), pp.751-763. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Polymerization of Eugenol-Derived Methacrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dalle Vacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.3444. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25153444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Duc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Conventional Features of Plant Oil-Based Acrylic Monomers in Emulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananiy Kohut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Voronov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoriana Demchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasylyna Kirianchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kingsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (13), pp.2990. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25132990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Architectures to Cutting-Edge Properties, the Blooming World of Hydrophobically Modified Ethoxylated Urethanes (HEURs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (16), pp.6754-6766. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical aqueous emulsion copolymerization of eugenol-derived monomers for adhesive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S.Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.4514-4521. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM GAS RELEASE TO FOAM SYNTHESIS, THE SECOND BREATH OF BLOWING AGENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.110029. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.110029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linseed Oil‐Based Thermosets by Aza‐Michael Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Fats and Oils as Renewable Feedstock for the Chemical Industry, 122, pp.1900145-1900153. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201900145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic network based on eugenol-derived epoxy as promising sustainable thermoset materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Ocando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 135, pp.109860. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot two-steps synthesis of hydroxymethylated unsaturated VHOSO. Application to the synthesis of biobased polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (12), pp.2000158. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.202000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive jojoba and castor oils-based cyclic carbonates for biobased polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.18-28. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion Polymerization of Dihydroeugenol-, Eugenol-, and Isoeugenol-Derived Methacrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.21155−21164. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased phenol and furan derivatives coupling for the synthesis of functional monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (4), pp.724-747. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC03541E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol and Eugenol Based Flame Retardant Epoxy Monomers for Thermostable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (9), pp.1818. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24091818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhydroxybutyrate/hemp biocomposite: tuning performances by process and compatibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.194-204. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.19.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty Acid-Based Radically Polymerizable Monomers: From Novel Poly(meth)acrylates to Cutting-Edge Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.4-26. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol: A Promising Building Block for Synthesis of Radically Polymerizable Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina‐gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bioinspired and Biobased Materials, 220 (14), pp.1900179-1900188. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201900179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidized Oleic Acid‐Based Polymethacrylates as Viscosity Index Improvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (4), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the synthesis of biobased cyclic carbonate to polyhydroxyurethanes: a promising route towards renewable NonIsocyanate Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (15), pp.3410-3430. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201900737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid-based reactive core–shell latex by seeded emulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing Sze Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisaaki Takeshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Satoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Kamigaito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (23), pp.3116-3126. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9py00079h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydroxyurethane methacrylates to hybrid nonisocyanate polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline ´ Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (11), pp.1224-1232. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.29379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleic acid-based poly(alkyl methacrylate) as bio-based viscosity control additive for mineral and vegetable oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Films and Membranes, 59 (S1), pp.E164-E170. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-endocrine disruptor effect for cardanol based plasticizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Sustainable Phenolic Thermosets with High Thermal Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Oye Auke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.7209-7217. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-functional siloxane-based cyclic carbonates to hybrid polyhydroxyurethane thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.109280-109289. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of biobased reactive hydroxyl amines by amination reaction of cardanol-based epoxy monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tayouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.429-436. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effects of Cardanol- and High Oleic Soybean Oil Vinyl Monomers in Miniemulsion Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoriana Demchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermella Eshete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Voronov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.9613−9621. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble 2,5-Anhydro- d -mannofuranose Chain End Chitosan Oligomers of a Very Low Molecular Weight: Synthesis and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (12), pp.4353-4360. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol-based thermally stable thermosets by Alder-ene reaction: From synthesis to thermal degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical polymerization of biobased monomers in aqueous dispersed media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.36-53. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8gc02277a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol‐Based Epoxy Monomers for High Thermal Properties Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (8), pp.1800421-1800428. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201800421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative curing kinetics study of high char yield formaldehyde- and terephthalaldehyde-phenolic thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 667, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2018.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid-based cross-linkable polymethacrylate coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124, pp.147 - 157. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene-Based Epoxy: Anhydride Thermoset Reaction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.2739-2754. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23112739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bio-Based Polyurethanes from Jojoba Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (3), </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201700414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin-derived amines for bio-based thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tayouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.4075-4084. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC02006J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of plant oil-based amide copolymethacrylates and their use as viscosity index improvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Mohring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.435-446. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of sol-gel hybrid polyhydroxyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid-based methacrylate polymers as viscosity modifiers for mineral oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lomège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.97 - 107. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.18.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol: A promising building block for biobased polymers and additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsc.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol-based polymer latex by radical aqueous miniemulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wing Sze Jennifer Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (18), pp.2468 - 2477. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PY00167G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardanol-Based and Formaldehyde-Free Flexible Phenolic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (7), pp.1800175-1800183. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201800175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monomer synthesis to polymers with pendant aldehyde groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.544 - 563. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bio-based epoxy materials and foams from microalgal oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Andrade Nascimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.1600214-1600227. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201600214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen bonds prevent obtaining high molar mass PHUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (44958-44970), </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.44958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate engineering by mimicking natural dust climate control: the iron salt aerosol method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeste Franz Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics Discussions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-54. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-8-1-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and kinetics of HDI-iminooxadiazinedione: Application to polyurethane synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.443 - 451. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMORESPONSIVE ISOCYANATE-FREE POLYURETHANES SYNTHESIZED BY DIELS-ALDER POLYADDITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Israel Technological Advantages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid-based renewable esters and amides-containing epoxythermosets from wheat bran and beetroot pulp: Chemo-enzymaticsynthesis and thermo-mechanical properties characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of non-CO2 greenhouse gases by large-scale atmospheric solar photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip L. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.68-96. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2017.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-Enzymatic Synthesis and Characterization of Renewable Thermoplastic and Thermoset Isocyanate-Free Poly(hydroxy)urethanes from Ferulic Acid Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.1446-1456. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic biobased polymer latex from cardanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Fernandes Lizarazu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lai Kee Him</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.785-794. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel biobased and food contact epoxy coatings for glass toughening applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoresponsive crosslinked isocyanate-free polyurethanes by Diels-Alder polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.44408-44419. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.44408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of cyclic carbonate aminolysis at room temperature: effect of cyclic carbonate structures and solvents on polyhydroxyurethane synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.592-604. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6py01854h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective approach to sustainable routes for non-isocyanate polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Figovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.535-552. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères biosourcés Principaux enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cramail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hybrid polyhydroxyurethanes by Michael addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.370 - 382. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol bio-based epoxy thermosets: from cloves to applied materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Decostanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Ecochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (21), pp.5236 - 5242. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7gc02322g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable cardanol-based ionic surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.144-152. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.17.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased and Aromatic Reversible Thermoset Networks from Condensed Tannins via the Diels−Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1199-1207. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Aromatic Epoxy Monomers for Thermoset Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.149. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22010149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of epoxyurethane polymers from isocyanate free oligo-polyhydroxyurethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.175-189. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved cardanol derived epoxy coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting global warming by GHG removal: Destroying CFCs and HCFCs in solar-wind power plant hybrids producing renewable energy with no-intermittency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.449-472. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient catalytic system based on chitosan derivative containing both carboxylic acid and quaternary ammonium moieties for the synthesis of cyclic carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2167-2173. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201600499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic dialdehyde precursors from lignin derivatives for the synthesis of formaldehyde-free and high char yield phenolic resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibi-Hadidja Chanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Amines: From Synthesis to Polymers; Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.14181-14224. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diels–Alder thermoreversible isocyanate-free polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.160-170. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.16.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising mechanical and adhesive properties of isocyanate-free poly(hydroxyurethane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.404-420. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the synthesis of formaldehyde-free phenolic resins from lignin-based aldehyde precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibi-Hadidja Chanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.296-309. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Special Issue on Sustainable Routes to Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cramail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip E. Du Prez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.734-735. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin Production from Lignin and Its Use as a Renewable Chemical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b01344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel biobased vinylester from dicyclopentadiene prepolymer, cashew nut shell liquid and soybean oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (1336-1349), </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea- and Thiourea-Catalyzed Aminolysis of Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honman Yau Yau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gérard Ludivine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2269-2272. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201600778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated anionic ring-opening polymerization for the synthesis of reversibly cross-linkable poly-(propylene oxide) based on furan/maleimide chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1612-1622. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py01778e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel vinylester from biobased phloroglucinol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.16.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting global warming by greenhouse gas removal: destroying atmospheric nitrous oxide thanks to synergies between two breakthrough technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.6119-6138. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6103-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-derivednon-toxicaldehydesforecofriendlytanninadhesives for woodpanels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maleimides as a building block for the synthesis of high properties polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.512-556. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583724.2015.1116094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature flexible isocyanate-free polyurethane foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.873-888. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical platform approach on cardanol oil: from the synthesis of building blocks to polymer synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp.511-518. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Aminotelechelic Prepolymers to Circumvent the Carbonation of Amines in Epoxy Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gérard Ludivine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 301, pp.682-693. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201500402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy thermosets from model mixtures of the lignin-to-vanillin process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.712-725. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc01070e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of bio-based epoxy foams from epoxidized cardanol and vegetable oil amine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Dworakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Bogdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.1893-1902. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201500232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldehyde functional monomer as efficient cross-linkable comonomerwith biobased phenols in acrylic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine hardeners and epoxy cross-linker from aromatic renewable resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montérémal Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.344-362. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remendable thermosetting polymers for isocyanate-free adhesives: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolci Elena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fouquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7851-7861. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py01213a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Advanced Nanoreinforced Polyurethane with Thiolene Photografted Organo-Modified Layered Double Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Diouf-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1203-1211. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to explain low molar masses in PolyHydroxyUrethanes (PHUs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of cardanol oil building blocks for polymer synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Ratsimihety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgrma.15.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Special Issue on Synthesis and Characterization of Renewable Thermoset Resins and Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.373-374. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased epoxy thermosets from vanillin-derived oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.526-535. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin, a key-intermediate of biobased polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.488-502. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cardanol/sucrose epoxy blends for biobased coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New aromatic amine based on cardanol giving new biobased epoxy networks with cardanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.178-189. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201400248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of bio-based compounds: the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (35), pp.6257-6291. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5py00812c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way of creating cellular polyurethane materials: NIPU foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Dworakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Bogdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vanillin-derived diepoxy monomers for the synthesis of biobased thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.527-538. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel vinylester from dicyclopentadiene prepolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of novel vinylester prepolymers from cardanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Ratsimihety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (7), pp.928-939. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201300487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpene and dextran renewable resources for the synthesis of amphiphilic biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tranchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sagorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.242-251. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm401521f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidized rosin acids as co-precursors for epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Llevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mantzaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cendejas Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designed Monomers and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (4), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15685551.2013.840504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Water-Soluble Allyl-Functionalized Oligochitosan and Its Modification by Thiol-Ene Addition in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Robitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.26967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free radical polymerization study of glycerin carbonate methacrylate for the synthesis of cyclic carbonate functionalized polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized green tea tannins as phenolic prepolymers forbio-based epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.296-307. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting globalwarmingbyclimateengineering:IstheEarthradiation managementandthesolarradiationmanagementanyoption for fighting climatechange?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.792-834. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2013.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects for the synthesis of N-alkyl phosphonate/phosphonic acid-bearing oligochitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.24042-24052. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra02501f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiol-ene coupling: An efficient tool for the synthesis of new biobased aliphatic amines for epoxy curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.5561-5570. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Structure and Rheology of Silica-Latex Nanocomposites with the Molecular Weight of Matrix Chains: A Coupled SAXS-TEM-Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Genix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (9), pp.3219-3230. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500465n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of secondary amines for the synthesis of non-isocyanate polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Thermosetting Epoxy: Present and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.1082-1115. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr3001274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational investigations in the ring opening of cyclic carbonates by amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Jean-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.4286-4291. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4GC01032A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From glycidyl carbonate to hydroxyurethane sidegroups in alternating fluorinated copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Hamiye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (17), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4py00547c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of corrosion protection of steel by incorporation of a new phosphonated fatty acid in a phosphorus-containing polymer coating obtained by UV curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 77 (n° 2), pp. 285-291. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bio-based building blocks from vegetable oils: A platform chemicals approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.35-38. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lite.201400014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanillin, a promising biobased building-block for monomer synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.1987-1998. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3GC42613K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara tannins as phenolic precursors of thermosetting epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.186-198. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of cardanol: towards biobased polymers and additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilakshi Sadavarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhausaheb Tawade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.3142-3162. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3py01194a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Nonisocyanate Poly(thio)urethanes: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.3284-3296. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.26722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isosorbide based polyurethanes: An isocyanate free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.588-594. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosin acid oligomers as precursors of DGEBA-free epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mantzaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Llevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cendejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (11), pp.3091-3098. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3gc41004h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of formulation and processing parameters on the thermal properties of a chitosan-epoxy prepolymer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.420-426. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of unsaturated cyclocarbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.4545-4561. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3py00343d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biobased epoxy materials from cardanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Ratsimihety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201300193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new polyurethanes from vegetable oil by thiol-ene coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.16-26. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/gmat.12.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biobased carboxylic acid hardeners for epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.698-708. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201200363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new polyester polyols from epoxidized vegetable oils and biobased acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.1447-1459. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201200199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bio-based building blocks from vegetable oils: a platform chemicals approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2012.0489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functionalization of gallic acid. Synthesis of a novel bio-based epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.1185-1195. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vegetable Oils to Polyurethanes: Synthetic Routes to Polyols and Main Industrial Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Escouvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583724.2011.640443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-property relationships in polyhydroxyurethanes produced from terephthaloyl dicyclocarbonate with various polyamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.1666-1674. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the O-glycidylation of natural phenolic compounds. The relationship between the phenolic structure and the reaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Guernevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), pp.1345-1353. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2012.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the synthesis of polyhydroxyurethanes using dynamic rheometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.918-925. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de polyurethane à partir d'huiles fonctionnalisées par la réaction thiol-ène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (5), pp.479-492. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of pseudo-telechelic diols by transesterification and thiol-ene coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.84. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201100132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biobased epoxy hardeners: Thiol-ene addition on oligobutadiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (6), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting globalwarmingbyphotocatalyticreductionofCO2 using giant photocatalyticreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.82-106. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2012.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Biobased Polyols by Thiol-Ene Coupling from Vegetable Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (8), pp.2489. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma102884w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of glycerin carbonate-based intermediates using thiol-ene chemistry and isocyanate free polyhydroxyurethanes therefrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.2661-2667. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1py00289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting global warming: The potential of photocatalysis against CO2, CH4, N2O, CFCs, tropospheric O3, BC and other major contributors to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled synthesis of polyepichlorohydrin with pendant cyclic carbonate functions for isocyanate-free polyurethane networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cendejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (12), pp.2677-2684. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.24699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Biobased Epoxy Resin from Vegetable Oils: From the Synthesis of the Precursors by Thiol-ene Reaction to the Study of the Final Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Pessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (11), pp.2434. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.24674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased cross-linked polyurethanes obtained from ester/amide pseudo-diols of fatty acid derivatives synthesized by thiol-ene coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.450. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1py00479d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoconception : un outil d'innovation pour une chimie durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, TI J4920, p1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of Biobased Epoxy Resins. Part 1. Glycidylation of Flavonoids by Epichlorohydrin (vol 49, pg 2261, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Guerneve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (14), pp.3239 - 3239. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.24764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines époxy biosourcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, TI IN136, p1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of Biobased Epoxy Resins. Part 1. Glycidylation of Flavonoids by Epichlorohydrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinaz Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Guernevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of polymer science: Part A, General papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (10), pp.2261-2270. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.24659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux Polymères et Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Borredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux polymères et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-339, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux polymères et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie et écoconception : les clés d'une chimie nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, novembre, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.084.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Self-Assembly Properties of Peptide-Polylactide Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Schappacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (4), pp.1118-1124. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma021187c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions cosmétiques comprenant un polymère issu de la DHA, procédé d’application de ce polymère, et procédé de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bricotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chougrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3137580. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalently grafted alkyd resin with flame retardant properties for coating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxinne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4282898A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux agents plastifiants, leur procédé de préparation et leur utilisation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaide Gartili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3134105. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de résine polyuréthane biosourcée, procédé de fabrication et application notamment à la technique du doming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Delavarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/156715. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligomère biosourcé issu du chitosan et son utilisation comme émulsifiant cationique ou non ionique d’émulsion aqueuse de liant bitumineux ou non bitumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3098218. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d’un produit réticulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US095077. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d’un monomère polybenzoxazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO188183. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive organic product and use thereof as a cross-linking agent in self-healing coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mazajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 189460. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive organic product and use thereof as a cross-linking agent in self-healing coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mazajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 189461. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau procede de depolymerisation du chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mignani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3059330. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing a thruster nozzle from composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017068294. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareillage orthopédique à base de fibres naturelles et d'une résine polyépoxyde sans bisphénol A, notamment biosourcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP 3238750. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-bituminous binders made from biosourced phenolic compounds and manufacturing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3121213A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de revêtement d'un verre creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lavalley-Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3059670. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing an ablative resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016116699A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced polymer for manufacturing, via catalytic carbonation, a non-bituminous polyhydroxyurethane binder for roadway or civil engineering-related uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016135404. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing an ablative resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016116697A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of cork / polyepoxide binder and method for manufacturing same,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015/107114A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of cork / polyepoxide binder and method for manufacturing same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015/107114A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of cork / polyhydroxyurethane binder and method for manufacturing same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Darroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015/107113A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nappe de fibre de laine végétale imprégnée par une huile végétale époxydée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973813. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEET OF VEGETABLE WOOL FIBRE IMPREGNATED WITH AN EPOXIDISED VEGETABLE OIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Habas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2012136940. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fonctionnalisation de corps gras d'origine naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2012001315. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles résines de type phénoplastes obtenues à partir de composes phénoliques et de durcisseurs macromoléculaire portant des fonctions aldéhydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Burguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2952937. 2011, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'un composant comprenant au moins un motif béta-hyroxy-uréthane et/ou au moins un motif gamma-hydroxy-uréthane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Soules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : FR1159818. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel method for producing thermosetting epoxy resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Burguiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rapior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010136725A1, EP2435493B1, JP2015078383A. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés phénoliques naturels et leur mode d’activation pour la formulation de résines thermodurcissables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Burguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2946049. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'élaboration de nouvelles résines thermodurcissables à partir de composés phénoliques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nouailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Fulcrand-Hoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rapior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0902589. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal suspension of submicronic particles for delivering active principles and method for preparing same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Meyrueix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US2007190162. 2007, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de nouveaux copolymères potentiellement autoassociatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Sciences et Technologies - Bordeaux I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Conventional Features of Plant Oil-Based Acrylic Monomers in Emulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananiy Kohut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Voronov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoriana Demchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasylyna Kirianchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Kingsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.439, 2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limonene-Based Epoxy: Anhydride Thermoset Reaction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lérys Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain CAILLOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.291, 2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Polymerization of Eugenol-Derived Methacrylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Molina-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dalle Vacche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.67, 2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Pluri-Functional Amine Hardeners from Bio-Based Aromatic Aldehydes for Epoxy Amine Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Tayouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain CAILLOL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.255, 2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoengineering: Sunlight reflection methods and negative emissions technologies for greenhouse gas removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud de Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingzhen Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Global Warming – An interface of technology and human issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced Epoxy Resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Adhesive Technology, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de cycle de vie et la chimie verte : un regard - sur des outils d'innovation pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Hamaide, Rémi Deterre, Jean-François Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact environnemental des Matières Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.5, 2014, 978-2-7462-4540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de cycle de vie et la chimie verte : un regard - sur des outils d’innovation pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact environnemental des Matières Plastiques, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecycle Assessment and Green Chemistry: A Look at Innovative Tools for Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact of Polymers </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment And Ecodesign: Innovation Tools For A Sustainable And Industrial Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Philosophy of Chemistry: Practices, Methodologies, and Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecycle and Ecodesign : Innovation Tools for Sustainable Industrial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Engineering and Industrial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.233-274, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de cycle de vie et l'écoconception : outils d'innovation pour une chimie industrielle soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le génie des procédés et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.5746, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concevoir pour produire sans dégrader?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Développements Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sceren, pp.72, 2011, Questions Ouvertes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-3-0365-7244-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Polymers and Biopolymers II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-3-0365-0405-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de Nouveaux Copolymères Biodegradables Autoassociatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.136, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1070"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79621DE0"/>
+    <w:nsid w:val="3F3796B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1223C1A"/>
+    <w:nsid w:val="F79AD5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="92A6AB31"/>
+    <w:nsid w:val="00D24AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="90EAAA31"/>
+    <w:nsid w:val="010DCBC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62FF40FE"/>
+    <w:nsid w:val="4B6D5A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8CF589CF"/>
+    <w:nsid w:val="41331266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-caillol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3106-5547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069796688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAV-1641-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tanepau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bantreil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Arnould" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Soares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Wolosz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#224;les" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2026.14.1.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6c00306" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agate Levron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07881D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Caetano-Maria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cuminet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2026.129936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boursier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bayon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131749" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corfa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01254b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Irusta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol5010012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Pires" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dekar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojtman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111340" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17182548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Lenormand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Rejeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04946" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Gartili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12955" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2025.13.1.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176337v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Chevret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Flores" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Slootman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ravet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00800" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jego" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SU00282B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Berne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.5c00004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gouveia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Ocando" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00494" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2024.100988" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491997v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mortier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03671-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111772" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Delavarde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Savin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morales-Cerrada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2024.101805" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyuan Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hartmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj9989" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Murali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Daran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300672" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.22.00093" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vanachte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py01328f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mongkhoun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Charmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grier--Boisgontier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fato Niang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6320" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591584v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Savin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Assor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00234b" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564897v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mundo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a R Meier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01274" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.23.00027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Sastourne-Array" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040766" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766470v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400086" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588339v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29112507" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04800578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiffrey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Murdoch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00737A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Laborie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali&#8208;hassani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400542" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neymara C Nepomuceno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Wellen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113074" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sirvent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00851K" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bricotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103673" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01365" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Kadmiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113442" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00579h" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112096" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103286" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020611" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lemouzy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203712" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dantras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclerc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00017f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073207" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975512v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Manseri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53596" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00229" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04233175v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cubizolles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133269v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00704a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880200v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111718" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174700v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Tanguy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00577a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037375v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/org4010009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989242v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Malti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolwa Haydar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.216" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035566v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062724" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184185v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Murdoch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Argaiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Tomovska" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01288" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027176v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2023.11.1.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122374v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00097d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01129" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Par&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107734" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2023.11.4.145" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J&#233;go" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Dios Miguel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SU00058C" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246489v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207133" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168894v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110477" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712818v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01885" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681986v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00950" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884207v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyin Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingzhen Ming" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Yuan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Richter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.2191" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ballamine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kotni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Llored" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2021001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739165v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202058" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2292047" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719091v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111392" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663953v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00124a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526702v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Dworakowska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cornille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bogdal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020628" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787639v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2022.10.3.97" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789967v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01184" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663919v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Engelen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Alicja Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Bruycker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resat Aksakal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00351a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750097v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107086" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02538" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825121v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100220" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887709v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta05067f" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111384" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698974v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111362" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03695980v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110031" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513881v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vitale" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samant Molina-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Jennifer Li" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010339" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fajardie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041443" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741352v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Totee" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154880" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706971v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00274d" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204457" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558759v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Akimoto" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ito" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101517" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698956v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2022.10.2.49" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107087" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715385v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100833" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689286v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201135" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820164v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryslain Becquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC02534E" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544601v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Davies" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adapen.2022.100085" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139504v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Foyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123270" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029357v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.106025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen Thai" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c05380" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163687v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takenori Nishida" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masazumi Tamura" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingai Li" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Tomishige" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00035g" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148901v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC04120C" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090125v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010112" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359482v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Luyer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouzaid" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02138A" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164526v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110392" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119252v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoriana Demchuk" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mora" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Choudhary" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Voronov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113237" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343073v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina-Gutierrez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00837" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058563v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187955v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123663" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985047v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonneaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117222" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03325899v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127327" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134434v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Durand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01576" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224634v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02706" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197000v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081255" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222327v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Dietrich Oeste" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tulip" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.02.017" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155254v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc04120c" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354382v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches Le Foll" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23461" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079021v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.106078" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166843v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decostanzi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-020-1929-6" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133446v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sze Jennifer Li" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.106093" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546388v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00192" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189447v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122237" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926323v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ecochard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109915" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928837v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S.Jennifer Li" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00461" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948109v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.110029" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893146v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sofyane" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Meziane" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khouloud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Dahchour" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12360" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909145v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153444" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885847v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananiy Kohut" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Voronov" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasylyna Kirianchuk" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kingsley" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25132990" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924196v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01353" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570095v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kasmi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dieden" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00156" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500509v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lom&#232;ge" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Robin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12316" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439746v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tayouo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109460" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566165v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breloy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlasta Brezov&#225;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109727" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900145" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897377v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109860" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035586v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202000158" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999957v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Mokhtari" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.01.039" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343297v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02338" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196923v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00005" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593309v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC03541E" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582138v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24091818" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971387v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24896" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966233v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.060" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088453v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Henry" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oye Auke" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06286" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356796v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leroux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109280" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159911v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.06.020" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088457v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12187" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270138v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carr&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900737" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153011v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Sze Jennifer Li" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Takeshima" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Kamigaito" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00079h" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127075v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#180; Bonneaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29379" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987149v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01156" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189509v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900179" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138104v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S Jennifer Li" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermella Eshete" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01137" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406342v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01003" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135059v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.018" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023207v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc02277a" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270139v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Mora" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800421" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854078v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.06.013" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721107v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700414" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857315v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.08.001" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902819v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fanget" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112739" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876804v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.18.00014" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865863v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.054" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863524v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC02006J" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907227v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mohring" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.015" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803769v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.05.002" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788179v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00167G" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832078v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800175" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912612v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Voirin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.039" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505654v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Andrade Nascimiento" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600214" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577666v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blain" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Benazet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44958" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435289v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oeste Franz Dietrich" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-8-1-2017" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389935v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolci Elena" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44408" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382326v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Menard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.10.016" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ4QTS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446345v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Davies" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2017.01.001" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461602v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02022" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569457v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jeannin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Fernandes Lizarazu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.04.003" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510844v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Ng" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.04.008" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612272v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darroman" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.032" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499748v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouquay" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438498v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrioletti" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01854h" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464067v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Figovsky" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.11.027" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615616v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cramail" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612273v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.028" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626684v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Faye" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02322g" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617221v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besse" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.17.00018" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425699v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duval" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02596" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439332v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Philippe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010149" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248896v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.017" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SND2VKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361267v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaillet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nouailhas" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500550" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TW9NQ6ZJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356889v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honman Yau Yau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Ludivine" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600778" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8SWMS5L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275558v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Kevin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01778e" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440970v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.16.00018" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374807v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.048" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243237v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi-Hadidja Chanfi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.11.036" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409560v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip E. Du Prez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.025" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N712B1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256877v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fache" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b01344" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237510v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Durand" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.11.012" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319723v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.02.027" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356719v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600499" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GK8PRLN2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280996v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.02.018" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421344v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00486" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351732v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.16.00005" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261267v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Sheng" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6103-9" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348982v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santiago-Medina" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.07.002" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNLKNTZ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330126v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2015.1116094" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409561v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guillet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.05.032" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS9NHD6F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379610v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016022" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328420v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500402" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTN4KD8P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265956v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc01070e" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225977v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500232" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160474v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.050" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121050v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.02.002" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227464v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#233;r&#233;mal Camille" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.10.032" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227449v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01213a" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128565v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ramone" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Diouf-Lewis" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402602" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCCKTNP7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160477v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.048" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182542v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Ratsimihety" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.15.00004" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150247v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Johansson" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.004" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181343v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Camara" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;chin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.07.020" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZDB2924-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128558v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barriol" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.02.006" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113805v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bonnot" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400248" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ3NWQWL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186950v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00812c" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117969v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.01.034" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WS0DRTR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150248v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.011" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V803H36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183544v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.08.002" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RQ345R4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053193v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300487" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZPKHD4T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01097130v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alv&#232;s" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tranchant" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gombart" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sagorin" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401521f" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935534v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3001274" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064226v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-Gerard" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC01032A" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053918v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Hamiye" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaaeddine" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awada" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00547c" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078712v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.001" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBXFZGNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934260v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.12.045" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QNRKQNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937119v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.12.032" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005615v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02501f" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076010v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutevin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.07.004" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV3PG8K8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993789v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chirat" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupas" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500465n" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974426v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.011" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KSLQMHF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915145v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brocas" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Llevot" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Mantzaridis" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cendejas Santana" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685551.2013.840504" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910887v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26967" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0R99WGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165505v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Millet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.10.002" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWDLG0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947655v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lite.201400014" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965278v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3GC42613K" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097131v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.034" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXS0J9ZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974411v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Sadavarte" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhausaheb Tawade" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py01194a" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932373v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cendejas" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3gc41004h" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924406v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4516" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTP9941K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843274v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26722" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK4Z63CC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785178v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.01.002" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851098v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00343d" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923703v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300193" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7JQ5NQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726066v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gmat.12.00001" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832035v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200363" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHKWCPJT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778371v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loubat" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200199" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CD1TZ8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770480v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.11.079" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D7LJT4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659006v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escouvois" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2011.640443" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747665v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4257" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2635GF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097127v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2012.0489" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830683v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.11.025" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WPHC6BW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708510v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4159" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B230DAF2FAAFA930328E3051082F392B35149C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803789v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.03.001" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHR61NDV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668984v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201100132" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9QB00GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733709v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012024" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6T6G8JLW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764334v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.026" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9DZJB9J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591301v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24699" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068AF3365DEF8B8C088579107567FB0389788F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587993v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Pessel" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24674" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7078002C3B00C41C881B8BE1280B7B4A7297CEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726056v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00479d" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631583v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00289a" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611710v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2011.05.002" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587652v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102884w" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726065v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648512v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf Aouf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24764" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726064v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585094v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24659" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77BDBB9129D5706B169E1D6D361A0179D429A413/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356433v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.084.0034" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356176v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schappacher" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soum" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma021187c" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9HT0M3D4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500228v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500210v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Gartili" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500217v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillard" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500225v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leborgne" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fahy" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497758v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497755v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497754v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568564v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazajczyk" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Delmas" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568562v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568558v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mignani" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568441v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568555v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Denis" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568434v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889231v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lavalley-Maillet" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568431v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568429v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rodriguez" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568430v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568427v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loisel" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568421v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568426v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746142v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726061v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746141v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597184v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Burguiere" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923709v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Soules" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joubert" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859495v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560347v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859482v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Burgui&#232;re" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356766v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyrueix" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bryson" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Soula" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005354v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123798v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124601v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124604v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124602v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927409v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857329v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857330v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857326v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997706v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857332v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666683v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621268v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586353v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076404v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/7155" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123776v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586556v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-caillol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3106-5547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069796688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=JzeGb0kAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAV-1641-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6c00306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vidil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cramail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cs00144g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauran Mama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Kammakakam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali Hassani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2026.125577" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Arnould" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Soares" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Wolosz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#224;les" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2026.14.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tanepau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bantreil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114602" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agate Levron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA07881D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vickie Caetano-Maria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cuminet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2026.129936" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boursier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bayon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131749" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Gartili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12955" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2025.13.1.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rojtman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.114076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Pires" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corfa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17182548" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Lenormand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Rejeb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c04946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01254b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Irusta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol5010012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dekar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111150" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gartili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SU00282B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gouveia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Vauloup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Ocando" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Chevret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Flores" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Slootman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ravet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00800" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Berne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acspolymersau.5c00004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delli&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2024.100988" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mortier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03671-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111772" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591584v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Savin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Assor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00234b" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564897v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mundo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a R Meier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01274" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxinne Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.22.00093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Murali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Daran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300672" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454021v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mongkhoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Charmi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grier--Boisgontier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fato Niang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gomes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6320" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vanachte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py01328f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Delavarde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Savin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morales-Cerrada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2024.101805" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543082v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyuan Wu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hartmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Bruyn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj9989" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202400086" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.23.00027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446053v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Sastourne-Array" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040766" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588339v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29112507" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04800578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiffrey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01359" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Murdoch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00737A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Laborie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali&#8208;hassani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400542" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neymara C Nepomuceno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Wellen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113074" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sirvent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00851K" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bricotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chougrani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103673" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dalle Vacche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01365" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699510v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Kadmiri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113442" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112096" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00579h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dantras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111718" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Tanguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Poli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00577a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037375v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/org4010009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989242v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaaeddine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Malti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolwa Haydar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.216" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035566v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062724" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975512v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Manseri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53596" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00229" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04233175v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cubizolles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00704a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103286" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Coste" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020611" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972802v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lemouzy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203712" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajnef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112369" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclerc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3py00017f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073207" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Murdoch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Argaiz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Tomovska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01288" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2023.11.1.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00097d" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232888v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01129" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Par&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107734" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2023.11.4.145" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155005v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J&#233;go" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Dios Miguel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SU00058C" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246489v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207133" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110477" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ballamine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kotni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Llored" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2021001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681986v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00950" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884207v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyin Wang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingzhen Ming" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Yuan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Richter" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.2191" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01885" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fajardie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Lepoittevin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041443" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787639v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2022.10.3.97" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01184" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663919v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Engelen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Alicja Wr&#243;blewska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Bruycker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resat Aksakal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00351a" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750097v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107086" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583794v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02538" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825121v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100220" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887709v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta05067f" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706671v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111384" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698974v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111362" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03695980v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110031" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513881v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vitale" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samant Molina-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Jennifer Li" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010339" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739165v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202058" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735509v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2292047" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719091v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111392" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663953v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00124a" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526702v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Dworakowska" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cornille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bogdal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020628" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825128v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14204457" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558759v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Akimoto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ito" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101517" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741352v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Totee" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154880" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706971v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00274d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698956v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.2022.10.2.49" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750083v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2022.107087" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715385v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100833" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689286v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201135" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544601v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Davies" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adapen.2022.100085" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820164v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryslain Becquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC02534E" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418893v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessini" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen Thai" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Amor&#237;n" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c05380" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139504v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Foyer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123270" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029357v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.106025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119252v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoriana Demchuk" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mora" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Choudhary" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Voronov" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113237" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343073v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina-Gutierrez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00837" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058563v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187955v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123663" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148901v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC04120C" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090125v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010112" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164526v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110392" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359482v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Luyer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouzaid" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02138A" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163687v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takenori Nishida" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Satoh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masazumi Tamura" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingai Li" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Tomishige" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1py00035g" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134434v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapelle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Durand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01576" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224634v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02706" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197000v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081255" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03325899v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127327" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222327v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Dietrich Oeste" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tulip" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.02.017" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155254v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0gc04120c" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985047v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonneaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117222" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354382v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches Le Foll" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23461" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079021v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.106078" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166843v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decostanzi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-020-1929-6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133446v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Sze Jennifer Li" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2020.106093" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189447v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122237" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926323v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Ecochard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109915" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546388v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c00192" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570095v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kasmi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dieden" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00156" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500509v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lom&#232;ge" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Robin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12316" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439746v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tayouo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109460" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566165v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breloy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlasta Brezov&#225;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109727" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893146v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sofyane" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Meziane" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khouloud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Dahchour" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12360" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909145v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153444" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885847v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananiy Kohut" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Voronov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasylyna Kirianchuk" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Kingsley" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25132990" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924196v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01353" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928837v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S.Jennifer Li" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00461" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948109v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.110029" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356795v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900145" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897377v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109860" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035586v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202000158" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999957v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Mokhtari" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.01.039" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343297v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02338" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593309v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC03541E" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582138v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24091818" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196923v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00005" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987149v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01156" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189509v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Molina&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900179" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088457v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12187" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270138v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carr&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900737" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153011v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Sze Jennifer Li" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Takeshima" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Kamigaito" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py00079h" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127075v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#180; Bonneaud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.29379" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971387v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24896" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966233v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.060" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088453v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Henry" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oye Auke" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06286" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356796v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leroux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109280" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159911v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.06.020" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138104v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S Jennifer Li" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermella Eshete" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b01137" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406342v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01003" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135059v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.018" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023207v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc02277a" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270139v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Mora" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800421" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854078v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2018.06.013" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857315v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.08.001" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902819v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fanget" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112739" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721107v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700414" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863524v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC02006J" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907227v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mohring" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.015" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865863v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.054" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876804v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.18.00014" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803769v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.05.002" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788179v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00167G" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832078v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800175" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912612v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Voirin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.10.039" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505654v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Andrade Nascimiento" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600214" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577666v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blain" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Benazet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44958" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435289v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oeste Franz Dietrich" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-8-1-2017" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612272v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Darroman" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.032" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499748v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolci Elena" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michaud" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouquay" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382326v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Menard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.10.016" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ4QTS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446345v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Davies" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2017.01.001" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461602v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02022" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569457v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jeannin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Fernandes Lizarazu" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.04.003" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510844v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Ng" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.04.008" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389935v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Simon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44408" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438498v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrioletti" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01854h" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464067v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Figovsky" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.11.027" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615616v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612273v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.09.028" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626684v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Faye" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc02322g" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617221v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besse" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.17.00018" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425699v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duval" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02596" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439332v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Philippe" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010149" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248896v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.017" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SND2VKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237510v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Durand" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.11.012" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319723v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.02.027" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356719v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600499" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GK8PRLN2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280996v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi-Hadidja Chanfi" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.02.018" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421344v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00486" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440970v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.16.00018" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374807v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.048" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243237v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.11.036" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409560v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip E. Du Prez" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.025" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N712B1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256877v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fache" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b01344" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361267v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaillet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nouailhas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500550" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TW9NQ6ZJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356889v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honman Yau Yau" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Ludivine" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600778" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8SWMS5L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275558v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Kevin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01778e" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351732v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.16.00005" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261267v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Sheng" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6103-9" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348982v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santiago-Medina" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.07.002" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNLKNTZ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330126v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2015.1116094" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409561v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guillet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.05.032" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS9NHD6F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379610v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016022" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328420v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500402" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTN4KD8P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265956v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc01070e" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225977v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500232" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128558v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barriol" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.02.006" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227464v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#233;r&#233;mal Camille" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.10.032" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227449v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py01213a" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128565v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ramone" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Diouf-Lewis" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402602" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCCKTNP7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181343v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Camara" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;chin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.07.020" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZDB2924-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182542v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Ratsimihety" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.15.00004" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150247v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Johansson" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.004" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160477v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.048" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C9S42CV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160474v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.050" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121050v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.02.002" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113805v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bonnot" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400248" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ3NWQWL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186950v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00812c" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117969v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.01.034" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WS0DRTR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150248v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.011" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V803H36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183544v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.08.002" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RQ345R4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053193v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300487" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZPKHD4T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01097130v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alv&#232;s" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tranchant" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gombart" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sagorin" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401521f" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915145v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brocas" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Llevot" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Mantzaridis" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cendejas Santana" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685551.2013.840504" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910887v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26967" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0R99WGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078712v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.001" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBXFZGNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934260v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.12.045" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QNRKQNS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937119v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2013.12.032" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005615v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02501f" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076010v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutevin" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.07.004" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV3PG8K8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993789v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chirat" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupas" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500465n" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974426v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.011" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KSLQMHF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935534v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3001274" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064226v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-Gerard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC01032A" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053918v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Hamiye" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaaeddine" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awada" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00547c" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165505v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Millet" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.10.002" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWDLG0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947655v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desroches" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lite.201400014" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965278v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3GC42613K" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097131v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.03.034" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXS0J9ZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974411v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Sadavarte" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhausaheb Tawade" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py01194a" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843274v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26722" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK4Z63CC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785178v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.01.002" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932373v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cendejas" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3gc41004h" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924406v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4516" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GTP9941K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851098v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00343d" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923703v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300193" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7JQ5NQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726066v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gmat.12.00001" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832035v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200363" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHKWCPJT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778371v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loubat" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200199" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CD1TZ8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097127v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2012.0489" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830683v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.11.025" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WPHC6BW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659006v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escouvois" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583724.2011.640443" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747665v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Habas" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4257" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2635GF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770480v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.11.079" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D7LJT4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708510v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4159" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B230DAF2FAAFA930328E3051082F392B35149C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733709v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012024" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6T6G8JLW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668984v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201100132" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9QB00GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803789v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.03.001" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHR61NDV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764334v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.026" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9DZJB9J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587652v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma102884w" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631583v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00289a" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611710v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2011.05.002" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591301v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24699" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068AF3365DEF8B8C088579107567FB0389788F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587993v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Stemmelen" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Pessel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24674" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7078002C3B00C41C881B8BE1280B7B4A7297CEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726056v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00479d" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726065v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648512v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinaz Aouf Aouf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24764" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726064v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585094v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24659" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77BDBB9129D5706B169E1D6D361A0179D429A413/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356433v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.084.0034" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356176v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Schappacher" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soum" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma021187c" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9HT0M3D4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500228v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500225v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leborgne" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fahy" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500210v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Gartili" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500217v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497758v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497755v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497754v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568562v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazajczyk" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Delmas" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568564v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568558v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mignani" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568441v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568555v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Denis" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568434v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889231v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lavalley-Maillet" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568429v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rodriguez" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568431v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568430v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568427v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loisel" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568421v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568426v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746141v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746142v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726061v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597184v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Burguiere" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923709v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Soules" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joubert" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859495v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fulcrand" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859482v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Burgui&#232;re" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560347v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Fulcrand-Hoh" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356766v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Meyrueix" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bryson" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Soula" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005354v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123798v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124604v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124601v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124602v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927409v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857329v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997706v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857330v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857326v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857332v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666683v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621268v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586353v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076404v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/7155" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123776v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586556v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>