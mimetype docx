--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -732,408 +732,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Cycle Fatigue Performance of Bare 300M Steel by Self-Heating Tests Under Cyclic Loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lepitre</w:t>
+                <w:t xml:space="preserve">A new adjustable localization operator method to compute local stresses and strains at notched bodies under multiaxial cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewann Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.108194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059036v1</w:t>
+                <w:t xml:space="preserve">hal-04462695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new adjustable localization operator method to compute local stresses and strains at notched bodies under multiaxial cyclic loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Levieil</w:t>
+                <w:t xml:space="preserve">Biomechanical characteristics of the meniscocapsular junction of the posterior segment of the medial meniscus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Samargandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Gunepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108194⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Orthopaedic Surgery &amp; Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00590-024-03987-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462695v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical characteristics of the meniscocapsular junction of the posterior segment of the medial meniscus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramy Samargandi</w:t>
+                <w:t xml:space="preserve">High Cycle Fatigue Performance of Bare 300M Steel by Self-Heating Tests Under Cyclic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lepitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Orthopaedic Surgery &amp; Traumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.395-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00590-024-03987-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062009v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field measurements of the microstructure’s effect on the mechanical behaviour of a wire and arc additively manufactured duplex stainless steel</w:t>
               </w:r>
@@ -1515,278 +1515,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-heating test under cyclic loading at 20kHz: determination of the heat source field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faucheux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barrallier</w:t>
+                <w:t xml:space="preserve">Sevede Théo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Demmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.335 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462677v1</w:t>
+                <w:t xml:space="preserve">hal-05058860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-heating test under cyclic loading at 20kHz: determination of the heat source field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewann Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevede Théo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+                <w:t xml:space="preserve">Laurent Barrallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.335 - 342. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058860v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermometric investigations for the characterization of fatigue crack initiation and propagation in Wire and Arc Additively Manufactured parts with as‐built surfaces</w:t>
               </w:r>
@@ -2030,689 +2030,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures: Application to endodontic instruments</w:t>
+                <w:t xml:space="preserve">Loading classification proposal for fatigue design of automotive chassis-parts: A relevant process for variable amplitude and multi-input load cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Congard</w:t>
+                <w:t xml:space="preserve">Enora Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matteo Luca Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.107284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319845v1</w:t>
+                <w:t xml:space="preserve">hal-03826742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading classification proposal for fatigue design of automotive chassis-parts: A relevant process for variable amplitude and multi-input load cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures: Application to endodontic instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Bellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Luca Facchinetti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Mordeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 166, pp.107284. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826742v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric method for the assessment of fatigue damage for marine shaft lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Guellec</w:t>
+                <w:t xml:space="preserve">Improvement of the Adjustable Localization Operator identification based on the confined plasticity zone shape for multiaxial elasto-plastic cyclic predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewann Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2022.103325⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262-263, pp.112077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475212v1</w:t>
+                <w:t xml:space="preserve">hal-03937365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Adjustable Localization Operator identification based on the confined plasticity zone shape for multiaxial elasto-plastic cyclic predictions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mordeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112077⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937365v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Mordeniz</w:t>
+                <w:t xml:space="preserve">Parametric method for the assessment of fatigue damage for marine shaft lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.103325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2022.103325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296217v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Adjustable Localization Operator Method to Anisotropic Elasto-Plastic Behavior for Low-Cycle Fatigue Life Prediction</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue life study of superelastic NiTi Shape Memory Alloys using self-heating under cyclic loading method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,559 +3086,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of self-heating and dissipative effects in ferroelectric ceramics subjected to compressive mechanical cyclic loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+                <w:t xml:space="preserve">Modelling and identification of fatigue load spectra: Application in the automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Luca Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117386⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668553v1</w:t>
+                <w:t xml:space="preserve">hal-03212358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and identification of fatigue load spectra: Application in the automotive industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Luca Facchinetti</w:t>
+                <w:t xml:space="preserve">A probabilistic approach for high cycle fatigue of Wire and Arc Additive Manufactured parts taking into account process-induced pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bercelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106222⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.101989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212358v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach for high cycle fatigue of Wire and Arc Additive Manufactured parts taking into account process-induced pores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
+                <w:t xml:space="preserve">Two new in-plane torsion tests for the investigation of self-heating under pure shear cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101989⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217777v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new in-plane torsion tests for the investigation of self-heating under pure shear cyclic loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Louge</w:t>
+                <w:t xml:space="preserve">Investigation of self-heating and dissipative effects in ferroelectric ceramics subjected to compressive mechanical cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnaz Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Munier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149, pp.106256. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.117386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254750v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking residual stresses into account in low-cycle fatigue design using the adjustable localisation operator method</w:t>
               </w:r>
@@ -3676,51 +3676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.106322. </w:t>
@@ -4026,77 +4026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-heating of metastable 304L austenitic stainless steel under cyclic loading: Influence of initial martensite volume fraction, testing temperature and pre-strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnaz Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Demmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Rokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.102383. </w:t>
@@ -4479,51 +4479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Rokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-phase shape memory alloy helical spring based actuators: Modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5406,51 +5406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of Numerical Simulations of a New-Generation NiTi Endodontic File Under Bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,64 +5536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotary bending fatigue analysis of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maede Hesami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5781,307 +5781,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotary bending fatigue analysis of shape memory alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
+                <w:t xml:space="preserve">Fatigue performance of superelastic NiTi near stress-induced martensitic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Kopeček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389x17730923⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508781v1</w:t>
+                <w:t xml:space="preserve">hal-01581016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue performance of superelastic NiTi near stress-induced martensitic transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaromír Kopeček</w:t>
+                <w:t xml:space="preserve">Rotary bending fatigue analysis of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maede Hesami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.1183-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389x17730923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01581016v1</w:t>
+                <w:t xml:space="preserve">hal-05508781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of low cycle fatigue behavior of welded joints for naval applications: influence of residual stresses</w:t>
               </w:r>
@@ -6201,51 +6201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue performance of superelastic NiTi near stress-induced martensitic transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luděk Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,97 +6253,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Šittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromír Kopeček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.76-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6360,51 +6360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,90 +6714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of residual strain in shape memory alloys: Experimental investigation on evolutions in the microstructure of CuAlBe during complex thermomechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6978,51 +6978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7210,315 +7210,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dissipated energy ﬁelds from temperature mappings on a rubber-like structural sample: Experiments and comparison to numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a High-Cycle Fatigue Model via Calculation/Test Comparisons at Structural Scale: application to copper alloy sand-cast ship propellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Masquelier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108260v1</w:t>
+                <w:t xml:space="preserve">hal-01108258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a High-Cycle Fatigue Model via Calculation/Test Comparisons at Structural Scale: application to copper alloy sand-cast ship propellers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+                <w:t xml:space="preserve">Determination of dissipated energy ﬁelds from temperature mappings on a rubber-like structural sample: Experiments and comparison to numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Millot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.38-45. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (Part A), pp.113-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108258v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid method for low cycle fatigue properties: thickness effect on the fatigue crack initiation life of welded joints</w:t>
               </w:r>
@@ -7672,51 +7672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,51 +7793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7920,565 +7920,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits in the validity of Arrhenius predictions for field ageing of a silica filled polychloroprene in a marine environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipation analysis in SFRP structural samples : thermomechanical analysis and comparison to numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonell Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.10.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.142-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949688v1</w:t>
+                <w:t xml:space="preserve">hal-01060009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in electric resistivity in metastable alloys during thermomechanical loading : effects of temperature, elasticity, plasticity and phase transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00949685v1</w:t>
+                <w:t xml:space="preserve">hal-01072042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limits in the validity of Arrhenius predictions for field ageing of a silica filled polychloroprene in a marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072042v1</w:t>
+                <w:t xml:space="preserve">hal-00949688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation analysis in SFRP structural samples : thermomechanical analysis and comparison to numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Jegou</w:t>
+                <w:t xml:space="preserve">Variation in electric resistivity in metastable alloys during thermomechanical loading : effects of temperature, elasticity, plasticity and phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonell Serrano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Lakrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67, pp.142-150. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060009v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stress measurement methods comparison in high-strength steel for naval application</w:t>
               </w:r>
@@ -8585,51 +8585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of high cycle fatigue properties of a wide range of steel sheet grades from self-heating measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8848,132 +8848,132 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in electric resistivity in metastable alloys during thermomechanical loading: Effects of temperature, elasticity, plasticity and phase transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lakrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9111,64 +9111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast prediction of the Wöhler curve from heat build-up measurements on short fiber reinforced plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9240,103 +9240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal measurements on elastomeric materials : from the characterization of the dissipation gradients to the prediction of the fatigue properties in Fatigue design 2013 : 5th international conference on fatigue design, Senlis (France), 27-28 Nov. 2013 / edited By Mansour Afzali and Fabien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.661-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9383,77 +9383,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat build-up of rubber under cyclic loadings : validation of an efficient demarch to predict the temperature fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Taveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9500,51 +9500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to characterizing and modeling the high cycle fatigue properties of cast materials based on self-heating measurements under cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,330 +9623,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Resistivity as Phase Volume Fractions Indicator in Metastable Alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+                <w:t xml:space="preserve">Fast fatigue properties identification by &amp;quot;self-heating&amp;quot; method : application to automotive welded joints in Fatigue design 2013 : 5th international conference on fatigue design, Senlis (France), 27-28 Nov. 2013 / edited By Mansour Afzali and Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Luca Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.738-739.56⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.676-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508816v1</w:t>
+                <w:t xml:space="preserve">hal-00949694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast fatigue properties identification by &amp;quot;self-heating&amp;quot; method : application to automotive welded joints in Fatigue design 2013 : 5th international conference on fatigue design, Senlis (France), 27-28 Nov. 2013 / edited By Mansour Afzali and Fabien Lefebvre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Electric Resistivity as Phase Volume Fractions Indicator in Metastable Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lakrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66, pp.676-683. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 738-739, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.738-739.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949694v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of accurate thermal measurements to the characterization of the thermomechanical properties of rubber-like</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (7), pp.277-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9965,717 +9965,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Kinematical and Thermal Full-field Measurements for Mechanical Properties Identification: Application to High Cycle Fatigue of Steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Thermomechanical cyclic behavior modeling of CuAlBe SMA materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (9), pp.1088-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-011-9540-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728420v1</w:t>
+                <w:t xml:space="preserve">hal-00680269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of accurate thermal measurements to the characterisation of thermomechanical properties of rubber-like materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Marco</w:t>
+                <w:t xml:space="preserve">Thermomechanical cyclic behavior modeling of Cu-Al-Be SMA materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (9), pp.1088-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874501v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'imagerie IR pour l'étude de la fatigue des aciers : Premières observations d'effets de surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Contribution of accurate thermal measurements to the characterisation of thermomechanical properties of rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Weber</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/i2m.12.1-2.107-129⟩</w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (7), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750767v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical cyclic behavior modeling of CuAlBe SMA materials and structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Contribution of Kinematical and Thermal Full-field Measurements for Mechanical Properties Identification: Application to High Cycle Fatigue of Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (7), pp.743-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-011-9540-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680269v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical cyclic behavior modeling of Cu-Al-Be SMA materials and structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Utilisation de l'imagerie IR pour l'étude de la fatigue des aciers : Premières observations d'effets de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1-2), pp.107-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/i2m.12.1-2.107-129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508818v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la détermination rapide des propriétés HCF des aciers prenant en compte l'influence d'une pré-déformation à partir d'essais d'auto-échauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108, pp.101-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10715,565 +10715,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the fatigue defect population in an elastomer using X-ray computed micro-tomography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental comparison of classical pid and model-free control: position control of a shape memory alloy active spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Delaleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.21872⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.433-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622913v1</w:t>
+                <w:t xml:space="preserve">inria-00563941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of classical pid and model-free control: position control of a shape memory alloy active spring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the fatigue defect population in an elastomer using X-ray computed micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (7), pp.1253-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00563941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of torsional and bending behavior through finite-element models of five Ni-Ti endodontic instruments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Identification of constitutive model for rubber elasticity from micro-indentation tests on natural rubber and validation by macroscopic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Blès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology and Endodontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tripleo.2010.07.017⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (12), pp.775-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576298v1</w:t>
+                <w:t xml:space="preserve">hal-00651219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of constitutive model for rubber elasticity from micro-indentation tests on natural rubber and validation by macroscopic tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Blès</w:t>
+                <w:t xml:space="preserve">Comparative analysis of torsional and bending behavior through finite-element models of five Ni-Ti endodontic instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (12), pp.775-786. </w:t>
+              <w:t xml:space="preserve">Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology and Endodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (1), pp.115-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tripleo.2010.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651219v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation canalaire de préparation</w:t>
               </w:r>
@@ -11361,286 +11361,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved model of 3-dimensional finite element analysis of mechanical behavior of endodontic instruments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Effet du procédé de compaction isostatique à chaud sur les propriétés à la fatigue polycyclique d'un alliage cupro-aluminium de fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology and Endodontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 109 (3), pp.e111-e121. </w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2-3), pp.83-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tripleo.2009.10.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/metal/2010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489169v1</w:t>
+                <w:t xml:space="preserve">hal-00489290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evaluation of the Fatigue Lifetime of Elastomers Based on a Heat Build-up Protocol and Micro-tomography Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Marco</w:t>
+                <w:t xml:space="preserve">Phase proportioning in CuAlBe shape memory alloys during thermomechanical loadings using electric resistance variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Charrier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gédouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.258-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.02.014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493227v1</w:t>
+                <w:t xml:space="preserve">hal-00449269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue essais-modèle pour l'interprétation des liens entre mesure d'auto-échauffement sous chargement cyclique et fatigue polycyclique</w:t>
               </w:r>
@@ -11652,64 +11651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11798,51 +11797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11883,315 +11882,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase proportioning in CuAlBe shape memory alloys during thermomechanical loadings using electric resistance variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved model of 3-dimensional finite element analysis of mechanical behavior of endodontic instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gédouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (2), pp.258-272. </w:t>
+              <w:t xml:space="preserve">Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology and Endodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (3), pp.e111-e121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2009.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tripleo.2009.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449269v1</w:t>
+                <w:t xml:space="preserve">hal-00489169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du procédé de compaction isostatique à chaud sur les propriétés à la fatigue polycyclique d'un alliage cupro-aluminium de fonderie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+                <w:t xml:space="preserve">Fast Evaluation of the Fatigue Lifetime of Elastomers Based on a Heat Build-up Protocol and Micro-tomography Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/2010009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (10), pp.1582-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489290v1</w:t>
+                <w:t xml:space="preserve">hal-00493227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic multiscale models and measurements of self-heating under multiaxial high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12199,51 +12199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58, pp.578-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12268,90 +12268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation measurements in steel sheets under cyclic loading by use of infrared microthermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12398,51 +12398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D super-elastic model for shape memory alloys taking into account progressive strain under cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12851,51 +12851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Super-elastic Model for Shape Memory Alloys Taking into account Progressive strain under Cyclic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12955,51 +12955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-elastic Behavior of Shape Memory Alloys under Proportional Cyclic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13085,51 +13085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.447-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13283,51 +13283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-elastic behavior of shape memory alloys under proportional cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13413,51 +13413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.447-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13491,90 +13491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of self-heating measurements under proportional and non-proportional multiaxial cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13651,51 +13651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (3), pp.57-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13742,51 +13742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Model for Multiaxial High Cycle Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13858,90 +13858,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION OF AN HCF CRITERION BY THERMAL MEASUREMENTS UNDER BIAXIAL CYCLIC LOADING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29, pp.748-757. </w:t>
@@ -14539,51 +14539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28, pp.279-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14643,51 +14643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14940,356 +14940,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical determinations of the initial surface of phase transformation under biaxial loading in some polycrystalline shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior of a Cu-Al-Be shape memory alloys under multiaxial proportional and non proportional loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (2), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1448324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079417v1</w:t>
+                <w:t xml:space="preserve">hal-00079390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of a Cu-Al-Be shape memory alloys under multiaxial proportional and non proportional loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Experimental study of the phase transformation plasticity of 16MND5 low carbon steel under multiaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.1448324⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (12), pp.1707-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0749-6419(01)00067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079390v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the phase transformation plasticity of 16MND5 low carbon steel under multiaxial loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">Experimental and numerical determinations of the initial surface of phase transformation under biaxial loading in some polycrystalline shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50, pp. 2717-2735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006856v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles de comportement de matériaux solides : utilisation d'essais et de calculs</w:t>
               </w:r>
@@ -15301,51 +15301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies et Formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 100, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15409,51 +15409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (3), pp.318-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15513,64 +15513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.169-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15778,51 +15778,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cyclic Model for Thermomechanical Behavior of Shape Memory Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16599,77 +16599,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination rapide des propriétés en fatigue des matériaux élastomères a partir d'un couplage entre des mesures d'auto-échauffement et une caractérisation de l'endommagement microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16687,90 +16687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie rapide de prévision de la tenue à la fatigue à grand nombre de cycles d'un alliage de fonderie : application aux matériaux pour hélices marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16795,242 +16795,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation yield surface determination of isotropic and textured shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of phase transformation yield surface of anisotropic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020325v1</w:t>
+                <w:t xml:space="preserve">hal-00020326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of phase transformation yield surface of anisotropic shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transformation yield surface determination of isotropic and textured shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020326v1</w:t>
+                <w:t xml:space="preserve">hal-00020325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17305,51 +17305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-025-11677-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bercelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doudard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05292239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mauget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rou&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05059009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lepitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ma&#235;l Merlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105174" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o S&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05059036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Samargandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dubrana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gunepin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-024-03987-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevede Th&#233;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luca Facchinetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107284" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04475212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ezanno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2022.103325" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054289" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03808736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Amini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117386" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106222" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03217777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03254750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106322" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pujol D&#8217;andrebo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corpace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105288" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carteron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103596" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Mostofizadeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rokbani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.04.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6DP8KV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.102383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816514016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol D&#8217;andrebo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01784392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Shubina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Homette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab Chirani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3674-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Hesami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730923" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Shubina Helbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab477" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17730923" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alarcon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Kope&#269;ek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DRBQ4K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-017-0453-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Heller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klosek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Munier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581030v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01701211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0189-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Facchinetti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Florin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9835-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98B2M8CH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.12.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FPXWT83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213229v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujol-Veill&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Minnebo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12322" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V694L4D7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1799-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.10.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakrit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N46JXLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonell Serrano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.02.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4640CKQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967431v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFMKDXVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linamaria Gallegos Mayorga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzhe Yang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.136" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud Dieleman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBXL749J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.118" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808268v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Taveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.88912" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSK0CHPW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint Sulpice" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.738-739.56" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.120" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935076v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728420v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9540-x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZSRTHJM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874501v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.12.1-2.107-129" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.01.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX6SRTJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508818v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011045" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C1QLK5JK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21872" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S61KFQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563941v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.01.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tripleo.2010.07.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZB7W1T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651219v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bl&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGVNXT3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab-Chirani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489169v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tripleo.2009.10.039" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF93M2MQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493227v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.02.014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PCTXX9HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449269v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.06.004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WXPD2N5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LQRRWLCH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00622.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508829v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.07.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Facchinetti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900041" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5V9HW9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449129v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.08.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H31HKRX8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417908v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00528.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449131v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449151v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.144" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fayolle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021389v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2007.07.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5ZRT102-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392389v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.01.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00152.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497859v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01087.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQFQ0CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322198v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bou&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.06.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.111" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VPV6RT5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021408v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.12.072" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91G50JN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.07.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3P4S1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubakar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00854.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002927v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019853v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.04.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079417v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079390v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448324" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006856v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00067-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014019v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01135-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321303v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/construction-mecanique/les-systemes-de-transmission-de-puissance-systemes-mecaniques-et-hydrauliques/calloch/hermes-science-publications/livre/9782746206694" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508821v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118803592.ch68" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662030v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745650v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321312v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Zudaire Rovira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321309v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580715v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuze" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020325v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Taillard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01447412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-025-11677-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bercelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doudard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05292239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mauget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rou&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05059009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lepitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ma&#235;l Merlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105174" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o S&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Samargandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dubrana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gunepin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-024-03987-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05059036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevede Th&#233;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luca Facchinetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937365v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ezanno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04475212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2022.103325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054289" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03808736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106222" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03217777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101989" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03254750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106256" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Amini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117386" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106322" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pujol D&#8217;andrebo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corpace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105288" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carteron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103596" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Mostofizadeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rokbani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.04.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6DP8KV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.102383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816514016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol D&#8217;andrebo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01784392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Shubina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Homette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab Chirani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3674-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Hesami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730923" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Shubina Helbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab477" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alarcon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Kope&#269;ek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DRBQ4K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17730923" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-017-0453-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Heller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klosek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Munier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581030v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01701211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0189-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Facchinetti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Florin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9835-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FPXWT83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108260v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98B2M8CH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213229v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujol-Veill&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Minnebo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12322" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V694L4D7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1799-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonell Serrano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.02.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4640CKQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.10.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949685v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N46JXLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967431v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFMKDXVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linamaria Gallegos Mayorga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzhe Yang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.136" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud Dieleman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBXL749J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.118" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808268v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Taveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.88912" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSK0CHPW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.120" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508816v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint Sulpice" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.738-739.56" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935076v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.01.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX6SRTJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874501v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9540-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZSRTHJM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750767v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.12.1-2.107-129" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011045" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C1QLK5JK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.01.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21872" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S61KFQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bl&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGVNXT3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tripleo.2010.07.017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZB7W1T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab-Chirani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489290v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LQRRWLCH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.06.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WXPD2N5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PCTXX9HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tripleo.2009.10.039" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF93M2MQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493227v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.02.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00622.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508829v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.07.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Facchinetti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900041" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5V9HW9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449129v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.08.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H31HKRX8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417908v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00528.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449131v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449151v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.144" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fayolle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021389v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2007.07.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5ZRT102-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392389v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.01.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00152.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497859v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01087.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQFQ0CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322198v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bou&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.06.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.111" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VPV6RT5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021408v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.12.072" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91G50JN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.07.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3P4S1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubakar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00854.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002927v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019853v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.04.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079390v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448324" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00067-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014019v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01135-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321303v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/construction-mecanique/les-systemes-de-transmission-de-puissance-systemes-mecaniques-et-hydrauliques/calloch/hermes-science-publications/livre/9782746206694" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508821v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118803592.ch68" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662030v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745650v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321312v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Zudaire Rovira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321309v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580715v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuze" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020326v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Taillard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020325v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01447412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>