--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -468,3177 +468,3177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shot-peening on the self-heating behavior and fatigue properties of 300M steel</w:t>
+                <w:t xml:space="preserve">Self-heating test under cyclic loading at 20kHz: determination of the heat source field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Lepitre</w:t>
+                <w:t xml:space="preserve">Sevede Théo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Maël Merlet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
+                <w:t xml:space="preserve">Younes Demmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Surand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.105174. </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.335 - 342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059009v1</w:t>
+                <w:t xml:space="preserve">hal-05058860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the heat source field associated to self‐heating phenomenon under cyclic loading at 20 kHz</w:t>
+                <w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Sévédé</w:t>
+                <w:t xml:space="preserve">Ewann Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Demmouche</w:t>
+                <w:t xml:space="preserve">Pierre Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Barrallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.202400702⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308293v1</w:t>
+                <w:t xml:space="preserve">hal-04462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new adjustable localization operator method to compute local stresses and strains at notched bodies under multiaxial cyclic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of shot-peening on the self-heating behavior and fatigue properties of 300M steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lepitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewann Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+                <w:t xml:space="preserve">Louis-Maël Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108194⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.105174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462695v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical characteristics of the meniscocapsular junction of the posterior segment of the medial meniscus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the heat source field associated to self‐heating phenomenon under cyclic loading at 20 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramy Samargandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+                <w:t xml:space="preserve">Théo Sévédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Demmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dubrana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Orthopaedic Surgery &amp; Traumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00590-024-03987-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (12), pp.e202400702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.202400702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062009v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Cycle Fatigue Performance of Bare 300M Steel by Self-Heating Tests Under Cyclic Loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lepitre</w:t>
+                <w:t xml:space="preserve">A new adjustable localization operator method to compute local stresses and strains at notched bodies under multiaxial cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewann Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.108194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059036v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field measurements of the microstructure’s effect on the mechanical behaviour of a wire and arc additively manufactured duplex stainless steel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Biomechanical characteristics of the meniscocapsular junction of the posterior segment of the medial meniscus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Beaudet</w:t>
+                <w:t xml:space="preserve">Ramy Samargandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Gunepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113223⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Orthopaedic Surgery &amp; Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00590-024-03987-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733189v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared imaging surface roughness criticality assessment of Wire Arc Additive Manufactured specimens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Bercelli</w:t>
+                <w:t xml:space="preserve">High Cycle Fatigue Performance of Bare 300M Steel by Self-Heating Tests Under Cyclic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lepitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 57, pp.22-31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 57, pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04733197v1</w:t>
+                <w:t xml:space="preserve">hal-05059036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress ratio effect on fatigue crack growth assessment via thermoelastic stress analysis</w:t>
+                <w:t xml:space="preserve">Full-field measurements of the microstructure’s effect on the mechanical behaviour of a wire and arc additively manufactured duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bercelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Levieil</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bridier</w:t>
+                <w:t xml:space="preserve">Julien Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.437-444. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.113223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733183v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-heating test under cyclic loading at 20kHz: determination of the heat source field</w:t>
+                <w:t xml:space="preserve">Infrared imaging surface roughness criticality assessment of Wire Arc Additive Manufactured specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevede Théo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bercelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 57, pp.335 - 342. </w:t>
+              <w:t xml:space="preserve">, 2024, 57, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058860v1</w:t>
+                <w:t xml:space="preserve">hal-04733197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Calibration Method to Consider Plastic Deformation Influence on X-ray Elastic Constant Based on Peak Width Variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewann Gautier</w:t>
+                <w:t xml:space="preserve">Stress ratio effect on fatigue crack growth assessment via thermoelastic stress analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bercelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faucheux</w:t>
+                <w:t xml:space="preserve">Corentin Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Levieil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barrallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+                <w:t xml:space="preserve">Florent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.62. </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.437-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met14010062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462677v1</w:t>
+                <w:t xml:space="preserve">hal-04733183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermometric investigations for the characterization of fatigue crack initiation and propagation in Wire and Arc Additively Manufactured parts with as‐built surfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Saux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mordeniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.13854⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826772v1</w:t>
+                <w:t xml:space="preserve">hal-04296217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-heating measurements under cyclic loading to identify history effects on HCF properties of high-strength low-alloy steel: Part I—Experimental investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+                <w:t xml:space="preserve">Improvement of the Adjustable Localization Operator identification based on the confined plasticity zone shape for multiaxial elasto-plastic cyclic predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewann Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 262-263, pp.112077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.13855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03826784v1</w:t>
+                <w:t xml:space="preserve">hal-03937365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading classification proposal for fatigue design of automotive chassis-parts: A relevant process for variable amplitude and multi-input load cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Bellec</w:t>
+                <w:t xml:space="preserve">Parametric method for the assessment of fatigue damage for marine shaft lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107284⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.103325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2022.103325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826742v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures: Application to endodontic instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Congard</w:t>
+                <w:t xml:space="preserve">Thermometric investigations for the characterization of fatigue crack initiation and propagation in Wire and Arc Additively Manufactured parts with as‐built surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bercelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (1), pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319845v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Adjustable Localization Operator identification based on the confined plasticity zone shape for multiaxial elasto-plastic cyclic predictions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+                <w:t xml:space="preserve">Self-heating measurements under cyclic loading to identify history effects on HCF properties of high-strength low-alloy steel: Part I—Experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112077⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (1), pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937365v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loading classification proposal for fatigue design of automotive chassis-parts: A relevant process for variable amplitude and multi-input load cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Luca Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.107284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296217v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric method for the assessment of fatigue damage for marine shaft lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+                <w:t xml:space="preserve">Low cycle fatigue lifetime prediction of superplastic shape memory alloy structures: Application to endodontic instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mordeniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2022.103325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04475212v1</w:t>
+                <w:t xml:space="preserve">hal-05319845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Adjustable Localization Operator Method to Anisotropic Elasto-Plastic Behavior for Low-Cycle Fatigue Life Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue life study of superelastic NiTi Shape Memory Alloys using self-heating under cyclic loading method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4054289⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.107208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653174v1</w:t>
+                <w:t xml:space="preserve">hal-03808736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐heating measurements under cyclic loading to identify history effects on HCF properties of high‐strength low‐alloy steel: Part II—Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Extension of the Adjustable Localization Operator Method to Anisotropic Elasto-Plastic Behavior for Low-Cycle Fatigue Life Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.13827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03826782v1</w:t>
+                <w:t xml:space="preserve">hal-03653174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life study of superelastic NiTi Shape Memory Alloys using self-heating under cyclic loading method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+                <w:t xml:space="preserve">Self‐heating measurements under cyclic loading to identify history effects on HCF properties of high‐strength low‐alloy steel: Part II—Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 165, pp.107208. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (12), pp.3524-3534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808736v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and identification of fatigue load spectra: Application in the automotive industry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+                <w:t xml:space="preserve">Investigation of self-heating and dissipative effects in ferroelectric ceramics subjected to compressive mechanical cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnaz Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Segouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106222⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.117386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212358v1</w:t>
+                <w:t xml:space="preserve">hal-03668553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach for high cycle fatigue of Wire and Arc Additive Manufactured parts taking into account process-induced pores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modelling and identification of fatigue load spectra: Application in the automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Luca Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moyne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101989⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217777v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new in-plane torsion tests for the investigation of self-heating under pure shear cyclic loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munier</w:t>
+                <w:t xml:space="preserve">A probabilistic approach for high cycle fatigue of Wire and Arc Additive Manufactured parts taking into account process-induced pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bercelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106256⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.101989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254750v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of self-heating and dissipative effects in ferroelectric ceramics subjected to compressive mechanical cyclic loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Segouin</w:t>
+                <w:t xml:space="preserve">Two new in-plane torsion tests for the investigation of self-heating under pure shear cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 221, pp.117386. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668553v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking residual stresses into account in low-cycle fatigue design using the adjustable localisation operator method</w:t>
               </w:r>
@@ -3663,64 +3663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.106322. </w:t>
@@ -4026,103 +4026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-heating of metastable 304L austenitic stainless steel under cyclic loading: Influence of initial martensite volume fraction, testing temperature and pre-strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnaz Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Demmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.103596-1 - 103596-14. </w:t>
@@ -4186,64 +4186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parham Mostofizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Rokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4345,64 +4345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.102383. </w:t>
@@ -4466,64 +4466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parham Mostofizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Rokbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4599,64 +4599,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-phase shape memory alloy helical spring based actuators: Modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Gédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,782 +4714,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: damping capacity and stiffness changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of mechanical pre-loadings on corrosion resistance of chromium-electroplated steel rods in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Dieng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Varvara Shubina Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Homette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.184-197. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.036522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aab477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804194v1</w:t>
+                <w:t xml:space="preserve">hal-01783645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of load history effects on the high cycle fatigue properties of high-strength low-alloy steel from self-heating measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Louge</w:t>
+                <w:t xml:space="preserve">Rapid determination of the high cycle fatigue properties of high temperature aeronautical alloys by self-heating measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pujol D’andrebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816514016⟩</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816522022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811074v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of the high cycle fatigue properties of high temperature aeronautical alloys by self-heating measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Montel</w:t>
+                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: damping capacity and stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pujol D’andrebo</w:t>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816522022⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811098v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: Damping capacity and stiffness changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of load history effects on the high cycle fatigue properties of high-strength low-alloy steel from self-heating measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816514016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508775v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical (monotonic and cyclic) stress on the corrosion resistance of chromium-plated steel rods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of NiTi based damper effects in bridge cables vibration response: Damping capacity and stiffness changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784392v1</w:t>
+                <w:t xml:space="preserve">hal-05508775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of Numerical Simulations of a New-Generation NiTi Endodontic File Under Bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5517,5165 +5517,5165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotary bending fatigue analysis of shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mechanical (monotonic and cyclic) stress on the corrosion resistance of chromium-plated steel rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maede Hesami</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varvara Shubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Homette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (6), pp.1183-1195. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.598 - 605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X17730923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727932v1</w:t>
+                <w:t xml:space="preserve">hal-01784392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical pre-loadings on corrosion resistance of chromium-electroplated steel rods in marine environment</w:t>
+                <w:t xml:space="preserve">Rotary bending fatigue analysis of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varvara Shubina Helbert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maede Hesami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (3), pp.036522. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), pp.1183-1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aab477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X17730923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783645v1</w:t>
+                <w:t xml:space="preserve">hal-01727932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue performance of superelastic NiTi near stress-induced martensitic transformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">On the origin of residual strain in shape memory alloys: Experimental investigation on evolutions in the microstructure of CuAlBe during complex thermomechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581016v1</w:t>
+                <w:t xml:space="preserve">hal-01581030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotary bending fatigue analysis of shape memory alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
+                <w:t xml:space="preserve">Fatigue performance of superelastic NiTi near stress-induced martensitic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Kopeček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389x17730923⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508781v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of low cycle fatigue behavior of welded joints for naval applications: influence of residual stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+                <w:t xml:space="preserve">Rotary bending fatigue analysis of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maede Hesami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kadkhodaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40194-017-0453-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.1183-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389x17730923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581020v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue performance of superelastic NiTi near stress-induced martensitic transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luděk Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luděk Heller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Petr Šittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromír Kopeček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.76-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">Numerical simulation of low cycle fatigue behavior of welded joints for naval applications: influence of residual stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa5141⟩</w:t>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (3), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40194-017-0453-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581023v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of In-Depth Residual Stresses Measured with Neutron and X-Ray Diffraction with a Numerical Stress Relaxation Correction Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Thevenet</w:t>
+                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa5141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581054v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the micro-plasticity mechanisms at the origin of self-heating under cyclic loading with low stress amplitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Munier</w:t>
+                <w:t xml:space="preserve">Experimental Comparison of In-Depth Residual Stresses Measured with Neutron and X-Ray Diffraction with a Numerical Stress Relaxation Correction Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Klosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.122-135</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 905, pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581049v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of residual strain in shape memory alloys: Experimental investigation on evolutions in the microstructure of CuAlBe during complex thermomechanical loadings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+                <w:t xml:space="preserve">Identification of the micro-plasticity mechanisms at the origin of self-heating under cyclic loading with low stress amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (2)</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.122-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581030v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Influence on Two Complementary Residual Stress Determination Methods: Contour Method and Incremental X-Ray Diffraction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-016-0189-3⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665x/aa5141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701211v1</w:t>
+                <w:t xml:space="preserve">hal-05508789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniaxial constitutive model for superelastic NiTi SMA including R-phase and martensite transformations and thermal effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">User Influence on Two Complementary Residual Stress Determination Methods: Contour Method and Incremental X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.025007. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (9), pp.1641-1652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665x/aa5141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-016-0189-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508789v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of self-heating phenomena under cyclic loadings using full-field thermal and kinematic measurements: application to high-cycle fatigue of seam weld joints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of a NiTi endodontic file during insertion in an anatomic root canal using numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-013-9835-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (12), pp.4941-4947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-015-1799-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137767v1</w:t>
+                <w:t xml:space="preserve">hal-01285996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a High-Cycle Fatigue Model via Calculation/Test Comparisons at Structural Scale: application to copper alloy sand-cast ship propellers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+                <w:t xml:space="preserve">Determination of dissipated energy ﬁelds from temperature mappings on a rubber-like structural sample: Experiments and comparison to numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Millot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.38-45. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (Part A), pp.113-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108258v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dissipated energy ﬁelds from temperature mappings on a rubber-like structural sample: Experiments and comparison to numerical simulations</w:t>
+                <w:t xml:space="preserve">Identification of self-heating phenomena under cyclic loadings using full-field thermal and kinematic measurements: application to high-cycle fatigue of seam weld joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+                <w:t xml:space="preserve">Matteo Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Pierrick Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.681-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-013-9835-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108260v1</w:t>
+                <w:t xml:space="preserve">hal-01137767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid method for low cycle fatigue properties: thickness effect on the fatigue crack initiation life of welded joints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Thevenet</w:t>
+                <w:t xml:space="preserve">Validation of a High-Cycle Fatigue Model via Calculation/Test Comparisons at Structural Scale: application to copper alloy sand-cast ship propellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.12322⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213229v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of a NiTi endodontic file during insertion in an anatomic root canal using numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Rapid method for low cycle fatigue properties: thickness effect on the fatigue crack initiation life of welded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Minnebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (12), pp.1492-1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-015-1799-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285996v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Variation in electric resistivity in metastable alloys during thermomechanical loading: Effects of temperature, elasticity, plasticity and phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lakrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508804v1</w:t>
+                <w:t xml:space="preserve">hal-05508810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation analysis in SFRP structural samples : thermomechanical analysis and comparison to numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonell Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.142-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits in the validity of Arrhenius predictions for field ageing of a silica filled polychloroprene in a marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.254-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in electric resistivity in metastable alloys during thermomechanical loading : effects of temperature, elasticity, plasticity and phase transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lakrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress measurement methods comparison in high-strength steel for naval application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental characterisation of three-phase NiTi wires under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114310v1</w:t>
+                <w:t xml:space="preserve">hal-05508804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of high cycle fatigue properties of a wide range of steel sheet grades from self-heating measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Munier</w:t>
+                <w:t xml:space="preserve">Residual stress measurement methods comparison in high-strength steel for naval application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levieil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Weber</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 996, pp.343-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00967431v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-heating approach to characterize anisotropy effects in fatigue behaviour: application to a nineteenth century puddled iron from a French railway bridge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sire</w:t>
+                <w:t xml:space="preserve">Determination of high cycle fatigue properties of a wide range of steel sheet grades from self-heating measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.136⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.46-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948720v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in electric resistivity in metastable alloys during thermomechanical loading: Effects of temperature, elasticity, plasticity and phase transformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+                <w:t xml:space="preserve">A self-heating approach to characterize anisotropy effects in fatigue behaviour: application to a nineteenth century puddled iron from a French railway bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linamaria Gallegos Mayorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzhe Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 891-892, pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508810v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast characterization of fatigue properties of an anisotropic metallic material: application to a puddled iron from a nineteenth century French railway bridge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sire</w:t>
+                <w:t xml:space="preserve">Electric Resistivity as Phase Volume Fractions Indicator in Metastable Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lakrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66, pp.689-696. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 738-739, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.738-739.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948709v1</w:t>
+                <w:t xml:space="preserve">hal-05508816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast prediction of the Wöhler curve from heat build-up measurements on short fiber reinforced plastic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast fatigue properties identification by &amp;quot;self-heating&amp;quot; method : application to automotive welded joints in Fatigue design 2013 : 5th international conference on fatigue design, Senlis (France), 27-28 Nov. 2013 / edited By Mansour Afzali and Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Pierrick Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Luca Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47, pp.259-267. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.676-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785014v1</w:t>
+                <w:t xml:space="preserve">hal-00949694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal measurements on elastomeric materials : from the characterization of the dissipation gradients to the prediction of the fatigue properties in Fatigue design 2013 : 5th international conference on fatigue design, Senlis (France), 27-28 Nov. 2013 / edited By Mansour Afzali and Fabien Lefebvre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Le Saux</w:t>
+                <w:t xml:space="preserve">Fast characterization of fatigue properties of an anisotropic metallic material: application to a puddled iron from a nineteenth century French railway bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linamaria Gallegos Mayorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzhe Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lud Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 66, pp.661-668. </w:t>
+              <w:t xml:space="preserve">, 2013, 66, pp.689-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949692v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat build-up of rubber under cyclic loadings : validation of an efficient demarch to predict the temperature fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Fast prediction of the Wöhler curve from heat build-up measurements on short fiber reinforced plastic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Taveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.13.88912⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808268v1</w:t>
+                <w:t xml:space="preserve">hal-00785014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to characterizing and modeling the high cycle fatigue properties of cast materials based on self-heating measurements under cyclic loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Thermal measurements on elastomeric materials : from the characterization of the dissipation gradients to the prediction of the fatigue properties in Fatigue design 2013 : 5th international conference on fatigue design, Senlis (France), 27-28 Nov. 2013 / edited By Mansour Afzali and Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.005⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.661-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785005v1</w:t>
+                <w:t xml:space="preserve">hal-00949692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast fatigue properties identification by &amp;quot;self-heating&amp;quot; method : application to automotive welded joints in Fatigue design 2013 : 5th international conference on fatigue design, Senlis (France), 27-28 Nov. 2013 / edited By Mansour Afzali and Fabien Lefebvre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Heat build-up of rubber under cyclic loadings : validation of an efficient demarch to predict the temperature fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Taveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.120⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (1), pp 38-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.13.88912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949694v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Resistivity as Phase Volume Fractions Indicator in Metastable Alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+                <w:t xml:space="preserve">A new approach to characterizing and modeling the high cycle fatigue properties of cast materials based on self-heating measurements under cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.738-739.56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05508816v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of accurate thermal measurements to the characterization of the thermomechanical properties of rubber-like</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Marco</w:t>
+                <w:t xml:space="preserve">Contribution of Kinematical and Thermal Full-field Measurements for Mechanical Properties Identification: Application to High Cycle Fatigue of Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (7), pp.743-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-011-9540-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935076v1</w:t>
+                <w:t xml:space="preserve">hal-00728420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical cyclic behavior modeling of CuAlBe SMA materials and structures</w:t>
+                <w:t xml:space="preserve">Contribution of accurate thermal measurements to the characterisation of thermomechanical properties of rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (7), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743289812Y.0000000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00680269v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical cyclic behavior modeling of Cu-Al-Be SMA materials and structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Utilisation de l'imagerie IR pour l'étude de la fatigue des aciers : Premières observations d'effets de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1-2), pp.107-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/i2m.12.1-2.107-129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508818v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of accurate thermal measurements to the characterisation of thermomechanical properties of rubber-like materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Contribution of accurate thermal measurements to the characterization of the thermomechanical properties of rubber-like</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41 (7), pp.277-284. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 41 (7), pp.277-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874501v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Kinematical and Thermal Full-field Measurements for Mechanical Properties Identification: Application to High Cycle Fatigue of Steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Thermomechanical cyclic behavior modeling of CuAlBe SMA materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-011-9540-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (9), pp.1088-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728420v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'imagerie IR pour l'étude de la fatigue des aciers : Premières observations d'effets de surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Thermomechanical cyclic behavior modeling of Cu-Al-Be SMA materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (9), pp.1088-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/i2m.12.1-2.107-129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00750767v1</w:t>
+                <w:t xml:space="preserve">hal-05508818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la détermination rapide des propriétés HCF des aciers prenant en compte l'influence d'une pré-déformation à partir d'essais d'auto-échauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108, pp.101-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10773,51 +10773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (5), pp.433-441. </w:t>
@@ -10855,90 +10855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the fatigue defect population in an elastomer using X-ray computed micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (7), pp.1253-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10984,103 +10984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of constitutive model for rubber elasticity from micro-indentation tests on natural rubber and validation by macroscopic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Blès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (12), pp.775-786. </w:t>
@@ -11156,51 +11156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11253,2341 +11253,2341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation canalaire de préparation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Dissipation measurements in steel sheets under cyclic loading by use of infrared microthermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00622.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489274v1</w:t>
+                <w:t xml:space="preserve">hal-00356522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du procédé de compaction isostatique à chaud sur les propriétés à la fatigue polycyclique d'un alliage cupro-aluminium de fonderie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+                <w:t xml:space="preserve">Fast Evaluation of the Fatigue Lifetime of Elastomers Based on a Heat Build-up Protocol and Micro-tomography Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/2010009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (10), pp.1582-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489290v1</w:t>
+                <w:t xml:space="preserve">hal-00493227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase proportioning in CuAlBe shape memory alloys during thermomechanical loadings using electric resistance variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">An improved model of 3-dimensional finite element analysis of mechanical behavior of endodontic instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gédouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2009.06.004⟩</w:t>
+              <w:t xml:space="preserve">Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology and Endodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (3), pp.e111-e121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tripleo.2009.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449269v1</w:t>
+                <w:t xml:space="preserve">hal-00489169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue essais-modèle pour l'interprétation des liens entre mesure d'auto-échauffement sous chargement cyclique et fatigue polycyclique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation canalaire de préparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopédie Médico Chirurgicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.28-725-A-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal/2010010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00521207v1</w:t>
+                <w:t xml:space="preserve">hal-00489274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of heat source fields from infra-red thermography: Determination of ‘self-heating' in a dual-phase steel by using a dog bone sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42, pp.55-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved model of 3-dimensional finite element analysis of mechanical behavior of endodontic instruments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialogue essais-modèle pour l'interprétation des liens entre mesure d'auto-échauffement sous chargement cyclique et fatigue polycyclique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Surgery, Oral Medicine, Oral Pathology, Oral Radiology and Endodontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2-3), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2010010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tripleo.2009.10.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489169v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evaluation of the Fatigue Lifetime of Elastomers Based on a Heat Build-up Protocol and Micro-tomography Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Marco</w:t>
+                <w:t xml:space="preserve">Effet du procédé de compaction isostatique à chaud sur les propriétés à la fatigue polycyclique d'un alliage cupro-aluminium de fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Charrier</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.02.014⟩</w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2-3), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493227v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic multiscale models and measurements of self-heating under multiaxial high cycle fatigue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Phase proportioning in CuAlBe shape memory alloys during thermomechanical loadings using electric resistance variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gédouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.258-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453966v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation measurements in steel sheets under cyclic loading by use of infrared microthermography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Probabilistic multiscale models and measurements of self-heating under multiaxial high cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.578-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00622.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00356522v1</w:t>
+                <w:t xml:space="preserve">hal-00453966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D super-elastic model for shape memory alloys taking into account progressive strain under cyclic loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A 3D Super-elastic Model for Shape Memory Alloys Taking into account Progressive strain under Cyclic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41 (1), pp.12-26. </w:t>
+              <w:t xml:space="preserve">, 2009, 41, pp.12-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2008.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508829v1</w:t>
+                <w:t xml:space="preserve">hal-00449131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of forming process and fatigue design computations: a local approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">A 3D super-elastic model for shape memory alloys taking into account progressive strain under cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200900041⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (1), pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2008.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449244v1</w:t>
+                <w:t xml:space="preserve">hal-05508829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hardening type on self-heating of metallic materials under cyclic loadings at low amplitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of forming process and fatigue design computations: a local approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.08.002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.736-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449129v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial Shape Memory Effect and Superelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+                <w:t xml:space="preserve">Influence of hardening type on self-heating of metallic materials under cyclic loadings at low amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2008.00528.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.233-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2008.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417908v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Super-elastic Model for Shape Memory Alloys Taking into account Progressive strain under Cyclic Loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Multiaxial Shape Memory Effect and Superelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2008.07.004⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2008.00528.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449131v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-elastic Behavior of Shape Memory Alloys under Proportional Cyclic Loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+                <w:t xml:space="preserve">Contrôler une machine d'essai avec une caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.02.144⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.447-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2009008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449151v1</w:t>
+                <w:t xml:space="preserve">hal-00392389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler une machine d'essai avec une caméra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.447-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent transformation strain and its relation with martensite volume fraction for isotropic and anisotropic shape memory alloys.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Super-elastic Behavior of Shape Memory Alloys under Proportional Cyclic Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 481-482, pp.174-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.02.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021389v1</w:t>
+                <w:t xml:space="preserve">hal-00449151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-elastic behavior of shape memory alloys under proportional cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 481-482, pp.174-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2007.02.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler une machine d'essai avec une caméra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fayolle</w:t>
+                <w:t xml:space="preserve">Equivalent transformation strain and its relation with martensite volume fraction for isotropic and anisotropic shape memory alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (4-5), pp.151-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2007.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2009008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00392389v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of self-heating measurements under proportional and non-proportional multiaxial cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.81-86. </w:t>
@@ -13625,77 +13625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLLING TESTING MACHINES WITH DIGITAL IMAGE CORRELATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (3), pp.57-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13742,51 +13742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Model for Multiaxial High Cycle Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13858,90 +13858,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION OF AN HCF CRITERION BY THERMAL MEASUREMENTS UNDER BIAXIAL CYCLIC LOADING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29, pp.748-757. </w:t>
@@ -13973,328 +13973,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation yield surface of anisotropic shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Relation between the martensite volume fraction and the equivalent transformation strain in shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Arbab-Chirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 438-440, pp.436-440. </w:t>
+              <w:t xml:space="preserve">, 2006, 438-440, pp.441-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.01.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2005.12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021413v1</w:t>
+                <w:t xml:space="preserve">hal-01021408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the martensite volume fraction and the equivalent transformation strain in shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transformation yield surface of anisotropic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 438-440, pp.441-444. </w:t>
+              <w:t xml:space="preserve">, 2006, 438-440, pp.436-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2005.12.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.01.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021408v1</w:t>
+                <w:t xml:space="preserve">hal-01021413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About modelling the shape memory alloy behaviour based on the phase transformation surface identification under proportional loading and anisothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14379,51 +14379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About modelling the shape memory alloy behaviour based on the phase transformation surface identification under proportional loading and anisothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14539,51 +14539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28, pp.279-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14643,51 +14643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14773,51 +14773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23(1), pp.37-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14940,568 +14940,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of a Cu-Al-Be shape memory alloys under multiaxial proportional and non proportional loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Analysis of a Multiaxial Test on a C/C Composite by Using Digital Image Correlation and a Damage Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.1448324⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (3), pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02410989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079390v1</w:t>
+                <w:t xml:space="preserve">hal-00013792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the phase transformation plasticity of 16MND5 low carbon steel under multiaxial loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">Experimental and numerical determinations of the initial surface of phase transformation under biaxial loading in some polycrystalline shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50, pp. 2717-2735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006856v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical determinations of the initial surface of phase transformation under biaxial loading in some polycrystalline shape memory alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Experimental study of the phase transformation plasticity of 16MND5 low carbon steel under multiaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Blanc</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (12), pp.1707-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0749-6419(01)00067-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079417v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modèles de comportement de matériaux solides : utilisation d'essais et de calculs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior of a Cu-Al-Be shape memory alloys under multiaxial proportional and non proportional loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies et Formations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 124 (2), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1448324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002923v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Multiaxial Test on a C/C Composite by Using Digital Image Correlation and a Damage Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de modèles de comportement de matériaux solides : utilisation d'essais et de calculs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologies et Formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 100, pp.36-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013792v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Image Correlation used to Analyze the Multiaxial Behavior of Rubber-like Materials</w:t>
               </w:r>
@@ -15513,64 +15513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.169-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15662,51 +15662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
@@ -15778,64 +15778,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cyclic Model for Thermomechanical Behavior of Shape Memory Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saint-Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Arbab Chirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15876,364 +15876,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Shape Memory Alloy Behaviour under Proportional Loading and Anisothermal Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+                <w:t xml:space="preserve">Fast characterization of fatigue properties of a French historical railway bridge puddle iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linamaria Gallegos Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lamine Boubakar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Jl Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics, Models and Methods in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Structural Analysis of Historical Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jerzy Jasienko, pp.2231-2237, 2012, Volume 3, 978-83-7125-216-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662030v1</w:t>
+                <w:t xml:space="preserve">hal-00745650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mean fatigue limit of a French railway bridge puddle iron by self-heating measurements under cyclic loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Doudard</w:t>
+                <w:t xml:space="preserve">Modelling Shape Memory Alloy Behaviour under Proportional Loading and Anisothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridge Maintenance, Safety, Management, Resilience and Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics, Models and Methods in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Vol. 61/2012, pp. 163-174, 2012, Lecture Notes in Applied and Computational Mechanics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24638-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745646v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast characterization of fatigue properties of a French historical railway bridge puddle iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Determination of the mean fatigue limit of a French railway bridge puddle iron by self-heating measurements under cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biondini &amp; Frangopol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Analysis of Historical Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jerzy Jasienko, pp.2231-2237, 2012, Volume 3, 978-83-7125-216-7</w:t>
+              <w:t xml:space="preserve">Bridge Maintenance, Safety, Management, Resilience and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.3826-3830, 2012, 978-0-415-62124-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745650v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16264,51 +16264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figure de principe du dispositif. Brevet n° EP1530709</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16365,51 +16365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method, device and machine for pure bending test optionally alternating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16466,51 +16466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé, dispositif et machine d'essai de flexion pure éventuellement alternée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16586,90 +16586,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination rapide des propriétés en fatigue des matériaux élastomères a partir d'un couplage entre des mesures d'auto-échauffement et une caractérisation de l'endommagement microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16687,90 +16687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie rapide de prévision de la tenue à la fatigue à grand nombre de cycles d'un alliage de fonderie : application aux matériaux pour hélices marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16795,242 +16795,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of phase transformation yield surface of anisotropic shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transformation yield surface determination of isotropic and textured shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020326v1</w:t>
+                <w:t xml:space="preserve">hal-00020325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation yield surface determination of isotropic and textured shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Determination of phase transformation yield surface of anisotropic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020325v1</w:t>
+                <w:t xml:space="preserve">hal-00020326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17061,51 +17061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Calloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17305,51 +17305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-025-11677-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bercelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doudard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05292239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mauget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rou&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05059009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lepitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ma&#235;l Merlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105174" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o S&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Samargandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dubrana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gunepin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-024-03987-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05059036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevede Th&#233;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luca Facchinetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937365v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ezanno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04475212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2022.103325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054289" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03808736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106222" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03217777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101989" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03254750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106256" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Amini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117386" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106322" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pujol D&#8217;andrebo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corpace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105288" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carteron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103596" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Mostofizadeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rokbani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.04.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6DP8KV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.102383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816514016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol D&#8217;andrebo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01784392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Shubina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Homette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.055" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab Chirani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3674-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Hesami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730923" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Shubina Helbert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab477" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alarcon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Kope&#269;ek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DRBQ4K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17730923" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-017-0453-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Heller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klosek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Munier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581030v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01701211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0189-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Facchinetti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Florin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9835-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FPXWT83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108260v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98B2M8CH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213229v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujol-Veill&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Minnebo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12322" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V694L4D7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1799-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060009v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonell Serrano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.02.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4640CKQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.10.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949685v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakrit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N46JXLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967431v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFMKDXVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linamaria Gallegos Mayorga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzhe Yang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.136" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948709v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud Dieleman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBXL749J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.118" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808268v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Taveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.88912" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSK0CHPW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.120" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508816v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint Sulpice" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.738-739.56" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935076v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.01.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX6SRTJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874501v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9540-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZSRTHJM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750767v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.12.1-2.107-129" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011045" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C1QLK5JK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.01.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21872" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S61KFQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bl&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGVNXT3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tripleo.2010.07.017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZB7W1T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab-Chirani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489290v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LQRRWLCH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.06.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WXPD2N5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521207v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PCTXX9HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tripleo.2009.10.039" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF93M2MQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493227v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.02.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00622.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508829v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.07.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Facchinetti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900041" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5V9HW9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449129v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.08.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H31HKRX8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417908v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00528.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449131v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449151v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.144" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fayolle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021389v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2007.07.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5ZRT102-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392389v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.01.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00152.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497859v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01087.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQFQ0CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322198v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bou&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.06.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.111" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VPV6RT5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021408v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.12.072" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91G50JN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.07.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3P4S1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubakar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00854.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002927v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019853v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.04.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079390v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448324" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006856v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00067-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014019v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01135-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321303v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/construction-mecanique/les-systemes-de-transmission-de-puissance-systemes-mecaniques-et-hydrauliques/calloch/hermes-science-publications/livre/9782746206694" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508821v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118803592.ch68" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662030v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745650v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321312v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Zudaire Rovira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321309v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580715v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuze" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020326v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Taillard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020325v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01447412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-025-11677-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bercelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levieil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doudard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05292239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mauget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rou&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevede Th&#233;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab Chirani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewann Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barrallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14010062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05059009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lepitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ma&#235;l Merlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05308293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o S&#233;v&#233;d&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calloch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.202400702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04462695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108194" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Samargandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dubrana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gunepin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00590-024-03987-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05059036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guellec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Congard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint-Sulpice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordeniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ezanno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04475212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2022.103325" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13854" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13855" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bellec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luca Facchinetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107284" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03808736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Arbab-Chirani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107208" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03826782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13827" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnaz Amini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Segouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117386" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03212358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106222" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03217777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03254750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106322" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02304674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pujol D&#8217;andrebo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corpace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105288" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carteron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103596" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Mostofizadeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kadkhodaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Rokbani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.04.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6DP8KV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.102383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02090256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine G&#233;douin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.02.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Shubina Helbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Homette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01811098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol D&#8217;andrebo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816522022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Dieng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V7DLBLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816514016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab Chirani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-018-3674-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01784392v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Shubina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maede Hesami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17730923" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alarcon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Kope&#269;ek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.10.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DRBQ4K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17730923" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Heller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;ittner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-017-0453-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581023v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5141" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klosek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Munier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5141" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01701211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bridier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0189-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-015-1799-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Masquelier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.09.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98B2M8CH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Facchinetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Florin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9835-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108258v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.12.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FPXWT83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213229v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujol-Veill&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Minnebo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12322" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V694L4D7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakrit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N46JXLT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060009v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonell Serrano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4640CKQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.07.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64PQLJ1W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949688v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.10.027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leble" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967431v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFMKDXVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948720v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linamaria Gallegos Mayorga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzhe Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dieleman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.136" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saint Sulpice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.738-739.56" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.120" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948709v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud Dieleman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.122" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785014v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBXL749J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949692v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.118" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Taveau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.13.88912" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSK0CHPW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9540-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4ZSRTHJM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743289812Y.0000000015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750767v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.12.1-2.107-129" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.01.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX6SRTJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508818v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2011045" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C1QLK5JK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.01.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21872" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S61KFQL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bl&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.08.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGVNXT3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tripleo.2010.07.017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8ZB7W1T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356522v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00622.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493227v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.02.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489169v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Arbab-Chirani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tripleo.2009.10.039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF93M2MQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489274v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430489v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521207v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010010" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PCTXX9HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489290v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LQRRWLCH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.06.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WXPD2N5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453966v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2008.07.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449244v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Facchinetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900041" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5V9HW9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449129v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2008.08.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H31HKRX8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417908v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2008.00528.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392389v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fayolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324977v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449151v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.144" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508832v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2007.07.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5ZRT102-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.01.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00152.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497859v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01087.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQFQ0CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322198v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bou&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.06.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021408v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.12.072" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91G50JN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021413v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.01.111" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VPV6RT5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.07.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3P4S1Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016370v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubakar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00854.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002927v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019853v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.04.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006856v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00067-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079390v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448324" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002923v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014019v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01135-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321303v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/construction-mecanique/les-systemes-de-transmission-de-puissance-systemes-mecaniques-et-hydrauliques/calloch/hermes-science-publications/livre/9782746206694" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508821v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118803592.ch68" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745650v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662030v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24638-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745646v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321312v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Zudaire Rovira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321315v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321309v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580715v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuze" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020325v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Taillard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01447412v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>