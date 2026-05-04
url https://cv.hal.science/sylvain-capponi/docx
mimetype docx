--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -100,698 +100,698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the largest correlations for many-body systems using the correlation density matrix: A quantum Monte Carlo approach</w:t>
+                <w:t xml:space="preserve">Simulating Bulk Gap in Chiral Projected Entangled-Pair States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chincholi Aditya</w:t>
+                <w:t xml:space="preserve">Ji-Yao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yi Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poilblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 113 (3), pp.035122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/fn6m-fbw2⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 113 (8), pp.085130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/g8cb-fz29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535910v1</w:t>
+                <w:t xml:space="preserve">hal-04989437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Bulk Gap in Chiral Projected Entangled-Pair States</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detecting the largest correlations for many-body systems using the correlation density matrix: A quantum Monte Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chincholi Aditya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Ye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 113 (8), pp.085130. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (3), pp.035122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/g8cb-fz29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/fn6m-fbw2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989437v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Landau quantum phase transition in modulated SU(N) Heisenberg spin chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phase transitions and remnants of fractionalization at finite temperature in the triangular lattice quantum loop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxue Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lecheminant</w:t>
+                <w:t xml:space="preserve">Junchen Rong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Totsuka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurens Vanderstraeten</w:t>
+                <w:t xml:space="preserve">Zi Yang Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L020404⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (12), pp.126503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tp8x-dscx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695721v1</w:t>
+                <w:t xml:space="preserve">hal-04843899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions and remnants of fractionalization at finite temperature in the triangular lattice quantum loop model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling quantum spin ice to matter on the centered pyrochlore lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajah Nutakki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxue Ran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+                <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junchen Rong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zi Yang Meng</w:t>
+                <w:t xml:space="preserve">Lode Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/tp8x-dscx⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (14), pp.144437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/xrmm-vr6m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843899v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling quantum spin ice to matter on the centered pyrochlore lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Landau quantum phase transition in modulated SU(N) Heisenberg spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajah Nutakki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+                <w:t xml:space="preserve">Philippe Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
+                <w:t xml:space="preserve">Keisuke Totsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lode Pollet</w:t>
+                <w:t xml:space="preserve">Laurens Vanderstraeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (14), pp.144437. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (2), pp.L020404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/xrmm-vr6m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.L020404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337195v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncoplanar and chiral spin states on the way towards Néel ordering in fullerene Heisenberg models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Alet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (5), pp.054410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,51 +838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Electrodynamics in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;2&amp;lt;/mn&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;mn&amp;gt;1&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; Dimensions as the Organizing Principle of a Triangular Lattice Antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wietek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas M Läuchli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -942,77 +942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of the chiral SU(3) antiferromagnet on the kagome lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Yao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Vanderstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Hasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1076,64 +1076,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even-odd effects in the $J_1-J_2$ SU($N$) Heisenberg spin chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (20), pp.205135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1180,64 +1180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly first-order quantum phase transition between spin-nematic and valence-bond crystal order in a square-lattice SU(4) fermionic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranay Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1310,51 +1310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Hasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bigan Mbeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Becca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,90 +1414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelian SU(N)1 chiral spin liquids on the square lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Yao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jheng-Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1574,64 +1574,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myung-Hoon Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Orignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 604, pp.412665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1678,64 +1678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum half-orphans in kagome antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranay Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedar Damle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,64 +1782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SU(3)$_1$ Chiral Spin Liquid on the Square Lattice: A View from Symmetric Projected Entangled Pair States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Yao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wietek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,77 +1929,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum spin liquid phases in the bilinear-biquadratic two-SU(4)-fermion Hamiltonian on the square lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (20), pp.205144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2033,51 +2033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-protected topological phases in a two-leg SU(N) spin ladder with unequal spins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fromholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,434 +2144,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR relaxation in the spin-1 Heisenberg chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Haldane phases with ultracold fermionic atoms in double-well optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fromholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pinaki Sengupta</w:t>
+                <w:t xml:space="preserve">David Papoular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Totsuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.094411⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.054414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292630v1</w:t>
+                <w:t xml:space="preserve">hal-02058539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SU(4) topological resonating valence bond spin liquid on the square lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (24), pp.241112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.241112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haldane phases with ultracold fermionic atoms in double-well optical lattices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">NMR relaxation in the spin-1 Heisenberg chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lecheminant</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders W Sandvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Papoular</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Totsuka</w:t>
+                <w:t xml:space="preserve">Pinaki Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), pp.054414. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (9), pp.094411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.094411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058539v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical colored-RVB states in the frustrated quantum Heisenberg model on the square lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (4), pp.041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2599,373 +2599,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Disorder-Induced Bose-Einstein Condensate in a Quantum Spin Material at High Magnetic Fields</w:t>
+                <w:t xml:space="preserve">Unified phase diagram of antiferromagnetic SU($N$) spin ladders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Orlova</w:t>
+                <w:t xml:space="preserve">Andreas Weichselbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Mayaffre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexei M. Tsvelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas M. Läuchli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.177202⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (8), pp.085104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.085104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926975v1</w:t>
+                <w:t xml:space="preserve">hal-01867192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified phase diagram of antiferromagnetic SU($N$) spin ladders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of a Disorder-Induced Bose-Einstein Condensate in a Quantum Spin Material at High Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Orlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Weichselbaum</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hadrien Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (8), pp.085104. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (17), pp.177202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.085104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.177202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867192v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical properties of the S=1/2 random Heisenberg chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Rong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dao-Xin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders W Sandvik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), pp.104424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2999,64 +2999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical response and dimensional crossover for spatially anisotropic antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,90 +3116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Abelian chiral spin liquid in a quantum antiferromagnet revealed by an iPEPS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Yao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Vanderstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (18), pp.184409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,77 +3233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete lattice symmetry breaking in a two-dimensional frustrated spin-1 Heisenberg model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Yao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (4), pp.045106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3331,338 +3331,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearly Deconfined Spinon Excitations in the Square-Lattice Spin-1/2 Heisenberg Antiferromagnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Reveals Disordered Level-Crossing Physics in the Bose-Glass Regime of the Br-Doped Ni(Cl1−xBrx)2−4SC(NH2)2 Compound at a High Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Orlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Shao</w:t>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Q. Qin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zi y Meng</w:t>
+                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041072⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (6), pp.067203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.067203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691955v1</w:t>
+                <w:t xml:space="preserve">hal-01478853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Reveals Disordered Level-Crossing Physics in the Bose-Glass Regime of the Br-Doped Ni(Cl1−xBrx)2−4SC(NH2)2 Compound at a High Magnetic Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Orlova</w:t>
+                <w:t xml:space="preserve">Nearly Deconfined Spinon Excitations in the Square-Lattice Spin-1/2 Heisenberg Antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Q. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Blinder</w:t>
+                <w:t xml:space="preserve">Stefano Chesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Kermarrec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
+                <w:t xml:space="preserve">Zi y Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (6), pp.067203. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.041072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.067203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478853v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder-Induced Revival of the Bose-Einstein Condensation in Ni(Cl1−xBrx)2−4SC(NH2)2 at High Magnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3709,51 +3709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of interacting spinless fermions on the honeycomb lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (4), pp.043002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3787,64 +3787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing Bose-glass physics with disorder-induced Bose-Einstein condensation in the doped S = 1 antiferromagnet Ni(Cl(1−x)Br(x))2−4SC(NH2)2 at high magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Horvatić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmer V H Doggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of magnetization plateaus in the spin-1/2 Heisenberg antiferromagnet on the checkerboard lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (1), pp.014420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4099,64 +4099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance study of the magnetic-field-induced ordered phase in the NiCl2−4SC(NH2)2 compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutirtha Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,77 +4233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phases of one-dimensional SU(N) cold atomic Fermi gases—From molecular Luttinger liquids to topological phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Totsuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 367, pp.50-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4337,64 +4337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the NMR relaxation rate $1/T_1$ for quantum spin chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4454,51 +4454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staircase of crystal phases of hard-core bosons on the Kagome lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Huerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dukelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4571,64 +4571,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional modulation of spontaneous magnetic order in quasi-two-dimensional quantum antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunsuke C. Furuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,586 +4682,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of interacting spinless fermions on the honeycomb lattice: A comprehensive exact diagonalization study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Competing superconducting instabilities in the one-dimensional p-band degenerate cold fermionic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. M. Läuchli</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moliner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (8), pp.085146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.085146⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92, pp.075140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.075140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223370v1</w:t>
+                <w:t xml:space="preserve">hal-01379385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering SU(2) invariant spin models to mimic quantum dimer physics on the square lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Alet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (13), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing superconducting instabilities in the one-dimensional p-band degenerate cold fermionic system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phase diagram of interacting spinless fermions on the honeycomb lattice: A comprehensive exact diagonalization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moliner</w:t>
+                <w:t xml:space="preserve">A. M. Läuchli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.075140. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (8), pp.085146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.075140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.085146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379385v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization plateaus of an easy-axis kagome antiferromagnet with extended interactions</w:t>
+                <w:t xml:space="preserve">Phase diagrams of one-dimensional half-filled two-orbital SU(N) cold fermion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Plat</w:t>
+                <w:t xml:space="preserve">Valentin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Alet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Totsuka</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Totsuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (17), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174402⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.075121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224233v1</w:t>
+                <w:t xml:space="preserve">hal-01152503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagrams of one-dimensional half-filled two-orbital SU(N) cold fermion systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Magnetization plateaus of an easy-axis kagome antiferromagnet with extended interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Keisuke Totsuka</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Totsuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.075121. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152503v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized perspective on non-perturbative linked-cluster expansions</w:t>
               </w:r>
@@ -5286,51 +5286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5377,77 +5377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of factorizable ground state in a frustrated spin tube: Order by disorder and hidden ferromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Takigawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (5), pp.056402. </w:t>
@@ -5628,77 +5628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baxter-Wu model in transverse magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed S. Jahromi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Phillip Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5739,343 +5739,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-protected topological phases of alkaline-earth cold fermionic atoms in one dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of magnetization plateaux in the spin-1/2 kagome Heisenberg antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nonne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Totsuka</w:t>
+                <w:t xml:space="preserve">Oleg Derzhko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Honecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas M. Läuchli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/37008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (14), pp.144416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.144416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910747v1</w:t>
+                <w:t xml:space="preserve">hal-00910765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of magnetization plateaux in the spin-1/2 kagome Heisenberg antiferromagnet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Symmetry-protected topological phases of alkaline-earth cold fermionic atoms in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johannes Richter</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Totsuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (14), pp.144416. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.37008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.144416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/102/37008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910765v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum phase transitions in multileg spin ladders with ring exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moliner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (7), pp.075132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6109,51 +6109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p6 - Chiral Resonating Valence Bonds in the Kagome Antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ravi Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,304 +6220,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Spin Couplings in the Mott Insulator of the Honeycomb Lattice Hubbard Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combined analytical and numerical approach to magnetization plateaux in one-dimensional spin tube antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. P. Schmidt</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/115027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (17), pp.174423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.174423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758641v1</w:t>
+                <w:t xml:space="preserve">hal-00986518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analytical and numerical approach to magnetization plateaux in one-dimensional spin tube antiferromagnets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effective Spin Couplings in the Mott Insulator of the Honeycomb Lattice Hubbard Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pujol</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Läuchli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (17), pp.174423. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.115027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.174423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/11/115027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986518v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Topological quantum phase transitions of attractive spinless fermions in a honeycomb lattice&amp;quot; by Poletti D. et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Corboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas M. Laeuchli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Totsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.014435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6688,538 +6688,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement of quantum spin systems: a valence-bond approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combined analytical and numerical approach to study magnetization plateaux in doped quasi-one-dimensional antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217984911026620⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.115125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984361v1</w:t>
+                <w:t xml:space="preserve">hal-00625588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of one-dimensional alkaline-earth cold fermionic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0217984911026668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing orders in one-dimensional half-filled multicomponent fermionic cold atoms: The Haldane-charge conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (12), pp.125123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analytical and numerical approach to study magnetization plateaux in doped quasi-one-dimensional antiferromagnets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entanglement of quantum spin systems: a valence-bond approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pujol</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.115125. </w:t>
+              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (12-13), pp.917-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.115125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217984911026620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625588v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum criticality in the SO(5) bilinear-biquadratic Heisenberg chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Alet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schwandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hetényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7407,460 +7407,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum phase transitions in three-leg spin tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence bond entanglement entropy of frustrated spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Charrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ian P. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pujol</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.075108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.075108⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.094452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.094452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999087v1</w:t>
+                <w:t xml:space="preserve">hal-00530430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence bond entanglement entropy of frustrated spin chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competing orders in the generalized Hund chain model at half-filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Alet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.094452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.094452⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.155134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.155134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530430v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing orders in the generalized Hund chain model at half-filling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum phase transitions in three-leg spin tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lecheminant</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Oshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.155134. </w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.075108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.155134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.075108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528971v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haldane charge conjecture in one-dimensional multicomponent fermionic cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (2), pp.020408 R. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8041,77 +8041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum critical scaling of fidelity susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio A. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.064418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8158,77 +8158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SU(N) Heisenberg model on the square lattice: a continuous-N quantum Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. S. D. Beach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.184401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8262,64 +8262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of the Raman spectra of the Shastry-Sutherland antiferromagnet SrCu2(BO3)2 doped with nonmagnetic impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8379,51 +8379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Component Fermi Gas in a one-dimensional Optical Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Azaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8483,64 +8483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Monte Carlo simulations of fidelity at magnetic quantum phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schwandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (17), pp.170501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8574,64 +8574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin 3/2 fermions with attractive interactions in a one-dimensional optical lattice: phase diagrams, entanglement entropy, and effect of the trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,265 +8685,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical dimer correlations at bipartite and non-bipartite Rokhsar-Kivelson points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular superfluid phase in one-dimensional multicomponent fermionic cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laeuchli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Azaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.P01010. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (1), pp.013624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/01/P01010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.013624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203256v1</w:t>
+                <w:t xml:space="preserve">hal-00152146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular superfluid phase in one-dimensional multicomponent fermionic cold atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamical dimer correlations at bipartite and non-bipartite Rokhsar-Kivelson points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laeuchli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (1), pp.013624. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.P01010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.013624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/01/P01010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152146v1</w:t>
+                <w:t xml:space="preserve">hal-00203256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin gap and string order parameter in the ferromagnetic Spiral Staircase Heisenberg Ladder: a quantum Monte Carlo study</w:t>
               </w:r>
@@ -8955,64 +8955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brünger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. N. Aristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9076,51 +9076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Theory of Magnetization Plateaux in the Shastry-Sutherland Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Abendschein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (22), pp.227201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9282,369 +9282,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00316069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathers and Raman scattering in a two-leg ladder with staggered Dzialoshinskii-Moriya interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spin-nematic phases in models of correlated electron systems: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Poilblanc</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.144422. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144422⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.045115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.045115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166733v1</w:t>
+                <w:t xml:space="preserve">hal-00125374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-nematic phases in models of correlated electron systems: a numerical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contractor-Renormalization approach to frustrated magnets in magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Abendschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. F. Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.045115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.045115⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 76, pp.064413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.064413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125374v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractor-Renormalization approach to frustrated magnets in magnetic field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Breathers and Raman scattering in a two-leg ladder with staggered Dzialoshinskii-Moriya interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Orignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Citro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.064413. </w:t>
+              <w:t xml:space="preserve">, 2007, 76, pp.144422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.064413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199374v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic properties of the coupled dimer system Cu2(C5H12N2)2Cl4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.092406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9672,330 +9672,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence Bond Entanglement Entropy</w:t>
+                <w:t xml:space="preserve">Confinement versus deconfinement of Cooper Pairs in One-Dimensional Spin-3/2 Fermionic Cold Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Alet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Azaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (11), pp.117204. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (10), pp.100503(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.117204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.100503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169455v1</w:t>
+                <w:t xml:space="preserve">hal-00121404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement versus deconfinement of Cooper Pairs in One-Dimensional Spin-3/2 Fermionic Cold Atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valence Bond Entanglement Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Lecheminant</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (10), pp.100503(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (11), pp.117204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.100503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.117204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121404v1</w:t>
+                <w:t xml:space="preserve">hal-00169455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying approach to unconventional orders in frustrated spin systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Totsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 310 (2), pp.1355-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10035,529 +10035,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeman effect in superconducting two-leg ladders: irrational magnetization plateaus and exceeding the Pauli limit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Roux</w:t>
+                <w:t xml:space="preserve">Valence bond state in the delafossite YCuO2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. R. White</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Poilblanc</w:t>
+                <w:t xml:space="preserve">Claudine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Nunez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015119v1</w:t>
+                <w:t xml:space="preserve">hal-00141065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence bond state in the delafossite YCuO2.5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bond-order-modulated staggered-flux phase ofthe $t{-}J$ model on a square lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poilblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Nunez-Regueiro</w:t>
+                <w:t xml:space="preserve">Frederic Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.104506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.104506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141065v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond-order-modulated staggered-flux phase ofthe $t{-}J$ model on a square lattice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parity law of the singlet-triplet gap in graphitic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.104506⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00259-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124450v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016955v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity law of the singlet-triplet gap in graphitic ribbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Al Hajj</w:t>
+                <w:t xml:space="preserve">Zeeman effect in superconducting two-leg ladders: irrational magnetization plateaus and exceeding the Pauli limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Alet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poilblanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51, pp.517. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.087207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00259-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.087207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016955v3</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond order wave instabilities in doped frustrated antiferromagnets: &amp;quot;Valence bond solids&amp;quot; at fractional filling</w:t>
               </w:r>
@@ -10569,51 +10569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Indergand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Laeuchli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10660,51 +10660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Hamiltonian Approach for Strongly Correlated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 116 (4-5), pp.524-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10750,103 +10750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped two-leg ladder with ring exchange: Exact diagonalization and density matrix renormalization group computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poilblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laeuchli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (1), pp.014523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10874,304 +10874,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical contractor renormalization method for quantum spin models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global Phase Diagram of the High Tc Cuprates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han-Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shou-Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70 (10), pp.104424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.104424⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 70, pp.024516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.024516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003139v1</w:t>
+                <w:t xml:space="preserve">hal-00003142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Phase Diagram of the High Tc Cuprates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical contractor renormalization method for quantum spin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shou-Cheng Zhang</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Laeuchli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mambrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70, pp.024516. </w:t>
+              <w:t xml:space="preserve">, 2004, 70 (10), pp.104424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.024516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.104424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003142v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current carrying ground state in a bilayer model of strongly correlated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congjun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shou-Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.220505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11205,90 +11205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant magnetic mode in superconducting two-leg ladders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69 (22), pp.220406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11322,77 +11322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Gap for a Two-Leg t-J Ladder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J. Scalapino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91 (13), pp.137203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11426,103 +11426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiferromagnetism and Hole Pair Checkerboard in the Vortex State of High Tc Superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han-Dong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Ping Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shou-Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89, pp.137004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11595,64 +11595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hallberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 65 (13), pp.134444. </w:t>
@@ -11690,64 +11690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge density correlations in t-J ladders investigated by the CORE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.18053(R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11766,265 +11766,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and charge dynamics of the ferromagnetic and antiferromagnetic two-dimensional half-filled Kondo lattice model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Low-frequency current fluctuations in doped ladders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Tsutsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poilblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 63 (15), pp.155114. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65, pp.020406(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.155114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.020406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908236v1</w:t>
+                <w:t xml:space="preserve">hal-00131604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency current fluctuations in doped ladders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin and charge dynamics of the ferromagnetic and antiferromagnetic two-dimensional half-filled Kondo lattice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Tsutsui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+                <w:t xml:space="preserve">F. Assaad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 65, pp.020406(R). </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (15), pp.155114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.020406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.155114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131604v1</w:t>
+                <w:t xml:space="preserve">hal-04908236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single hole dynamics in the t−J model on two- and three-leg ladders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12097,51 +12097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size scaling of the spin stiffness of the antiferromagnetic S=1/2 XXZ chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.S. Sørensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12201,64 +12201,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in the truncated Lanczos method : application to hole-doped spin ladders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chiappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63, pp.115120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12286,174 +12286,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent currents in a Möbius ladder: A test of interchain coherence of interacting electrons</w:t>
+                <w:t xml:space="preserve">Numerical calculations of the B 1 g Raman spectrum of the two-dimensional Heisenberg model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mila</w:t>
+                <w:t xml:space="preserve">Anders Sandvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stafford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+                <w:t xml:space="preserve">Elbio Dagotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 57 (3), pp.1457-1460. </w:t>
+              <w:t xml:space="preserve">, 1998, 57 (14), pp.8478-8493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.1457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.8478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907507v1</w:t>
+                <w:t xml:space="preserve">hal-04907513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal scaling behavior of coupled chains of interacting fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12494,144 +12507,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical calculations of the B 1 g Raman spectrum of the two-dimensional Heisenberg model</w:t>
+                <w:t xml:space="preserve">Persistent currents in a Möbius ladder: A test of interchain coherence of interacting electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Sandvik</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Frédéric Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elbio Dagotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 57 (14), pp.8478-8493. </w:t>
+              <w:t xml:space="preserve">, 1998, 57 (3), pp.1457-1460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.8478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.1457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907513v1</w:t>
+                <w:t xml:space="preserve">hal-04907507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic Kondo model for manganites: Phase diagram, charge segregation, and influence of quantum localized spins</w:t>
               </w:r>
@@ -12751,51 +12751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-particle interchain hopping in coupled Hubbard chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12803,51 +12803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 54 (15), pp.10261. </w:t>
@@ -12885,64 +12885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement and transverse conductivity in coupled Luttinger liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poilblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13047,51 +13047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ranjith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Orignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13210,51 +13210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges M Debrégeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13325,51 +13325,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique du rôle des processus interchaînes dans des liquides de Luttinger couplés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paul Sabatier - Toulouse III, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13428,51 +13428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paul Sabatier - Toulouse III, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13659,51 +13659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chincholi Aditya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fn6m-fbw2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yao Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g8cb-fz29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Devos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecheminant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Totsuka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Vanderstraeten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L020404" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Ran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchen Rong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Yang Meng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tp8x-dscx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah Nutakki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Pollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xrmm-vr6m" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szabo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.054410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wietek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M L&#228;uchli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.021010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Hasik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.195153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herviou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.205135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Patil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mambrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L140403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Bigan Mbeng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Becca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M. L&#228;uchli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.125154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheng-Wei Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nataf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.235104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Hoon Chung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2020.412665" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Damle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043425" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schuch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.017201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauth&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.205144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fromholz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecheminant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Totsuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.195121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders W Sandvik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Sengupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.094411" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.241112" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papoular" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.4.041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orlova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Mayaffre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.177202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weichselbaum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei M. Tsvelik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.085104" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Rong Shu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xin Yao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104424" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Q. Qin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi y Meng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.067203" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.067204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/4/043002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Horvati&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.024442" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer V H Doggen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.180202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.014420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutirtha Mukhopadhyay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihael S. Grbi&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.020404" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2016.01.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144409" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huerga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dukelsky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165124" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke C. Furuya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144403" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. L&#228;uchli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.085146" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222970v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134413" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moliner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Plat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174402" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moliner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075121" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coester" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clever" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/20006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064411" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobayashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamauchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takigawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.056402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed S. Jahromi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Phillip Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062136" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nonne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/37008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Derzhko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144416" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075132" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravi Chandra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Auerbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Weinstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.161118" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-Y. Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Albuquerque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Schmidt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/115027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.174423" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corboz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M. Laeuchli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Bauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Orus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/27005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014435" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984361v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911026620" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998980v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911026668" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125123" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625588v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lamas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115125" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Mcculloch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060407" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio A. Albuquerque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwandt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Het&#233;nyi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024406" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999087v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Oshikawa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075108" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530430v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Mcculloch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.094452" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528971v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155134" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450056v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020408" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Aristov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#252;nger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Assaad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Kiselev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weichselbaum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.174410" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461577v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.064418" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. D. Beach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184401" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mila" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.094407" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351440v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azaria" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.041604" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426180v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.170501" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318684v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00374-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203256v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laeuchli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152146v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013624" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169456v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.017202" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318685v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Abendschein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.227201" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316069v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. R&#252;egg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiefer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thielemann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Mcmorrow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zapf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.247202" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166733v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Citro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144422" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125374v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.045115" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199374v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.064413" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131298v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.092406" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169455v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.117204" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.100503" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169919v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.375" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9XVRGN2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015119v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. White" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.087207" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141065v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Nunez-Regueiro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124450v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Weber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mila" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104506" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016955v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hajj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00259-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124445v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Indergand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Laeuchli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Sigrist" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.064429" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908422v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0090-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHR91P6W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004757v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.014523" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003139v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.104424" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003142v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Dong Chen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou-Cheng Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024516" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congjun Wu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.220505" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orignac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.220406" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003113v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Scalapino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.137203" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ping Hu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arrigoni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.137004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hallberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Batista" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.134444" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assaad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.155114" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131604v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Tsutsui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.020406" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908244v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Assaad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Muramatsu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.180511" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908248v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. S&#248;rensen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170024" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149129v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiappa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.115120" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907507v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mila" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stafford" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.1457" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907511v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arrigoni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.6360" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907513v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Sandvik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbio Dagotto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.8478" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dagotto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yunoki" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvezzi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.6414" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907503v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Endres" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zacher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.10261" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907505v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.17547" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411929v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ranjith" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kr&#228;mer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255371v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges M Debr&#233;geas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008091v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011628v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Yao Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g8cb-fz29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chincholi Aditya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fn6m-fbw2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Ran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchen Rong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Yang Meng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tp8x-dscx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah Nutakki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Pollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xrmm-vr6m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Devos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecheminant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Totsuka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Vanderstraeten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.L020404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szabo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.054410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wietek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M L&#228;uchli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.021010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Hasik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.195153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herviou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.205135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Patil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mambrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L140403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Bigan Mbeng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Becca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M. L&#228;uchli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.125154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jheng-Wei Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nataf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.235104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Hoon Chung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2020.412665" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Damle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043425" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schuch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.017201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauth&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.205144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fromholz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecheminant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Totsuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.195121" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papoular" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054414" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.241112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders W Sandvik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Sengupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.094411" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.4.041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weichselbaum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei M. Tsvelik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.085104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orlova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Mayaffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.177202" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Rong Shu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Xin Yao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104424" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.045106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kermarrec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.067203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Q. Qin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chesi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi y Meng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.067204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/4/043002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Horvati&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.024442" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer V H Doggen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.180202" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.014420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutirtha Mukhopadhyay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihael S. Grbi&#263;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.020404" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2016.01.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144409" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huerga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dukelsky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165124" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke C. Furuya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144403" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moliner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075140" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223370v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. L&#228;uchli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.085146" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moliner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075121" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Plat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174402" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coester" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clever" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/20006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fuji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.064411" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobayashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamauchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takigawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.056402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed S. Jahromi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Phillip Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062136" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Derzhko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Honecker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.144416" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/37008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.075132" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ravi Chandra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Auerbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Weinstein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.161118" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.174423" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-Y. Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Albuquerque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/11/115027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corboz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M. Laeuchli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Bauer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Orus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/27005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014435" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lamas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115125" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911026668" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217984911026620" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Mcculloch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060407" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio A. Albuquerque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwandt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Het&#233;nyi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.024406" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian P. Mcculloch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.094452" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528971v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999087v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Oshikawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075108" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450056v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020408" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Aristov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#252;nger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Assaad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Kiselev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weichselbaum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.174410" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461577v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.064418" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. D. Beach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184401" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mila" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.094407" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351440v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azaria" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.041604" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426180v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.170501" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318684v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00374-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152146v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013624" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laeuchli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169456v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.017202" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318685v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Abendschein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.227201" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316069v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. R&#252;egg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiefer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thielemann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Mcmorrow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zapf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.247202" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.045115" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199374v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.064413" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166733v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Citro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144422" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131298v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.092406" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.100503" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.117204" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169919v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.375" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9XVRGN2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141065v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bacq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Nunez-Regueiro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Weber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mila" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104506" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016955v3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hajj" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00259-9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. White" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.087207" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124445v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Indergand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Laeuchli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Sigrist" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.064429" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908422v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0090-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHR91P6W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004757v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.014523" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Dong Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou-Cheng Zhang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.024516" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003139v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.104424" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congjun Wu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.220505" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orignac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.220406" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003113v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Scalapino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.137203" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ping Hu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Arrigoni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.137004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131598v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hallberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Batista" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.134444" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Tsutsui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.020406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908236v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assaad" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.155114" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908244v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brunner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Assaad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Muramatsu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.180511" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908248v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. S&#248;rensen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510170024" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149129v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiappa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.115120" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907513v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Sandvik" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbio Dagotto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.8478" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907511v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arrigoni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.6360" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mila" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stafford" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.1457" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dagotto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yunoki" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvezzi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.6414" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907503v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Endres" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zacher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.10261" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907505v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.17547" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411929v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ranjith" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kr&#228;mer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255371v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges M Debr&#233;geas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008091v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011628v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>