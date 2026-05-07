--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -382,769 +382,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An object-oriented architecture to couple simulators and their machine learning surrogates models in the context of digital shadows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Learning-based Online Coupling of Sawmill Simulators and Their Surrogate Model: The Effect of Sampling Bias on Concept Drift Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+                <w:t xml:space="preserve">S Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Frequency Sensor Association, Jun 2023, Tenerife (Canary Islands), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201293v1</w:t>
+                <w:t xml:space="preserve">hal-05612901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a self-adaptive digital twin based active learning method: an application to the lumber industry</w:t>
+                <w:t xml:space="preserve">An object-oriented architecture to couple simulators and their machine learning surrogates models in the context of digital shadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturins Systems, IMS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627198v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of wood log dissimilarities to predict sawmill output with k-Nearest Neighbor algorithms</w:t>
+                <w:t xml:space="preserve">Toward a self-adaptive digital twin based active learning method: an application to the lumber industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI' 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturins Systems, IMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061108v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a sawmill digital shadow based on coupled simulation and supervised learning models</w:t>
+                <w:t xml:space="preserve">A comparison of wood log dissimilarities to predict sawmill output with k-Nearest Neighbor algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI' 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835261v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medoid-based MLP: an application to wood sawing simulator metamodeling</w:t>
+                <w:t xml:space="preserve">Toward a sawmill digital shadow based on coupled simulation and supervised learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Neural Computation Theory and Applications, NCTA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online streaming, Portugal</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404548v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kNN approach based on ICP metrics for 3D scans matching: an application to the sawing process</w:t>
+                <w:t xml:space="preserve">Medoid-based MLP: an application to wood sawing simulator metamodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary</w:t>
+              <w:t xml:space="preserve">13th International Conference on Neural Computation Theory and Applications, NCTA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online streaming, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269333v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A kNN approach based on ICP metrics for 3D scans matching: an application to the sawing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dissimilarity to class medoids as features for 3D point cloud classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.573-581, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1154,471 +1249,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active learning confidence measures for coupling strategies in digital twins integrating simulation and data-driven submodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 140, pp.103092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.simpat.2025.103092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLP based on dissimilarity features: An application to wood sawing simulator metamodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (4), pp.408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42979-023-01852-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward digital twins for sawmill production planning and control: Benefits, opportunities, and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (7), pp.2190-2213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2068086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling digital simulation and machine learning metamodel through an active learning approach in Industry4.0 context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 133, pp.103529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2021.103529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1628,114 +1723,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions aux ombres et jumeaux numériques dans l’industrie : proposition d’une stratégie de couplage entre modèles de simulation et d’apprentissage automatique appliquée aux scieries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04257342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1803,51 +1898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B406BC4"/>
+    <w:nsid w:val="ECEBEAA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2034,51 +2129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chabanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3706-293X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadjou-Junor Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atal Anil Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudreault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chazelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_62" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01852-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627182v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2068086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04257342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chabanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3706-293X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadjou-Junor Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atal Anil Kumar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chabanet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudreault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chazelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103092" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01852-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627182v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2068086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103529" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04257342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>