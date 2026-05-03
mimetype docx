--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvain CharbonnierProfesseur du Muséum national d'Histoire naturelle, Paris, FranceDirecteur du Centre de Recherche en Paléontologie - Paris (UMR 7207 CNRS, MNHN, SU)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2343-6897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121698939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostracod communities through a cold fluid seepage during the Late Jurassic: the Sahune site (Drôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (17), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostracods, brachiopods ( Peregrinella ) and scolecodonts from the Early Cretaceous cold seeps of Curnier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.17. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of Palaeopaschichnus Palij, 1976 from the Ediacaran of Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new furry lobster (Achelata, Synaxidae) and a forgotten crab (Brachyura, Homolidae) from the Early Cretaceous of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (21), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest ghost shrimps ever: evidence from the fossil record and implications for the maximum size estimate of callianassoid burrowing ghost shrimps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Kneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01112.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2058), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.1612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection of Eumorphia von Meyer, 1847 and some taxonomical considerations of other mecochirid lobsters (Crustacea, Decapoda, Mecochiridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (3), pp.608-622. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2025.10099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy de Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.775-794. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of body temperature and thermoregulation strategies in Mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of decapod crustaceans in the Jurassic of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102867. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 943, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation and new morphological characters revealed by multimodal imaging analysis on the Late Cretaceous coleoid, Dorateuthis syriaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.607-632. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01160.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decapod assemblages from the Aptian-Albian transition of the eastern Maestrat Basin (Iberian Chain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. Van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (7), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2024.22.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226 (23), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of glypheid lobster, Glyphea pisuergae (Crustacea, Glypheoidea), from the Early Jurassic of Palencia, Basque-Cantabrian Basin, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel López-Horgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.102596. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic lobsters (Crustacea, Decapoda) from Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (4), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing a major gap in mantis shrimp evolution - first fossils of Stomatopoda from the Triassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (1), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3140/bull.geosci.1864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Darroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), pp.a3. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated reassessment of Antrimpos Münster, 1839 (Dendrobranchiata, Penaeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2023/1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new litogastrid lobster (Decapoda, Glypheoidea) from the Anisian (Middle Triassic) of the Dolomiti del Cadore (Belluno, Veneto, NE Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307 (2), pp.101-105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2023/1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruzzicheles popeyei, an early Sinemurian polychelid lobster from the Osteno Lagerstätte (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306 (3), pp.187-194. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2022/1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03905970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the evolutionary history of erymoid lobsters (Crustacea, Decapoda, Erymoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (9), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition reveals regional heterothermies in marine vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (10), pp.2671-2681. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-2671-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03686586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of hermit crabs (Crustacea, Decapoda, Anomura, Paguroidea) on the basis of carapace morphology: a state-of-the-art-report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fraaije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Biota decapod (Arthropoda) fauna and the diversity of Triassic decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2022.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konservat-Lagerstatten from the Upper Jurassic lithographic limestone of the Causse Mejean (Lozere, southern France): palaeontological and palaeoenvironmental synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (5), pp.761-781. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756821001382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03531292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the historical collections of the Muséum d’Histoire naturelle d’Autun, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (2), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2021/0963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Late Jurassic erymoid lobsters (Crustacea: Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudodrobna natator n. comb., a new link between crustacean faunas from the Jurassic of Germany and Cretaceous of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (8), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of mecochirid lobster, Meyeria libanotica (Decapoda, Glypheoidea), from the Barremian (Early Cretaceous) of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.102470. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2021.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolutionary history of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.417-439. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2021.1918773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P A Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Daley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation requires fast biodegradation: the case study of thylacocephalan specimens from La Voulte-sur-Rhône (Callovian, Jurassic, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.395-413. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102376. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelle Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Arillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mesozoic scleractinian genus Adelocoenia (Stylinidae) and its Jurassic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Baron-Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (19), pp.367-406. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/carnets.2020.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debated question of asymmetrical rhynchonellids (Brachiopoda, Rhynchonellida): examples from the Late Cretaceous of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.1. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2019016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445932v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing mineralization processes and fossil anatomy using synchronous synchrotron X-ray fluorescence and X-ray diffraction mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (169), pp.20200216. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative conditions can lead to exceptional preservation through phosphatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1164-1168. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45924.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest freshwater crabs: claws on dinosaur bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W M van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.20220. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56180-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150-million-year-old sea spiders (Pycnogonida: Pantopoda) of Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (22), pp.1927-1938. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2019.1571534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationship between the Lassen volcanic center and mafic regional volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clynne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (7), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1296-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New report of Glypheopsis robusta (Feldmann & McPherson, 1980) (Crustacea, Decapoda, Glypheidae) from the Middle Jurassic of British Columbia, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrey Nyborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18476/pale.v12.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to clarify phylogenetic affinities of erymid lobsters (Decapoda) using morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnier Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriel Véronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (3), pp.365-395. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26049/ASP77-3-2019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5332. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41834-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hülya Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles and muscle scars in fossil malacostracan crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiël A. Klompmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger W. Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnier Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194, pp.306-326. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the appendicular anatomy of the xiphosurid Tachypleus syriacus and the evolution of fossil horseshoe crab appendages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. C. Bicknell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brougham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (7-8), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-019-1629-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest record of galatheoid anomurans (Decapoda, Crustacea) from Normandy, northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René H.B. Fraaije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W.M. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292 (3), pp.291-297. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2019/0821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Early and Middle Jurassic erymid lobsters (Crustacea: Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.6. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2019005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unreported historical specimens of marine arthropods from the Solnhofen and Nusplingen Lithographic Limestones (Late Jurassic, Germany) housed at the Muséum national d'Histoire naturelle, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.643. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Krobicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (12), pp.1017-1036. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tealliocaridid crustacean from the Late Carboniferous of North China and its biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (1), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.00446.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinition of Prospatangus thieryi Lambert, 1909 (Echinoidea, Spatangoida), in Sardospatangus nov. gen. with two new species from Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Borghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (4), pp.309-327. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fossil crabs (Crustacea, Decapoda, Brachyura) from the Kerguelen Islands (Miocene) with exceptionally preserved gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2017.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02438816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and additions to the Maastrichtian (Late Cretaceous) crustacea from Chiapas, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coutiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Carbot-Chanona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (12), pp.325-344. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten 2: Exceptionally preserved fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (7), pp.413-414. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02050553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Jurassic occurence of Enoploclytia M’Coy, 1849 (Crustacea: Decapoda: Erymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (2), pp.143--148. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Dromilites bucklandii (Crustacea, Decapoda, Brachyura): Type material revealing its real identity, a junior synonym, and a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Saward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at the shrimps (Crustacea, Decapoda, Penaeoidea) from the Middle Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (4), pp.705-716. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2017n4a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decapod crustaceans from the Paleocene (Danian) of the Paris Basin (Vigny stratotype and allied localities) and a limpet palaeoassociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2016.1182950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic revision and palaeobiology of Rosenfeldia triasica and Rogeryon oppeli gen. et comb. nov. (Eucrustacea, Polychelida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 367, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2017.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Teruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lasseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Late Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Kocová Veselská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128 (5-6), pp.779 - 797. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pgeola.2017.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatural and taxonomic acts and remarks for the revision of Jurassic corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zitteliana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.E2. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabaleryon, a new genus of widespread early Toarcian polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.205-222. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2016.1167786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Eryma Meyer, 1840 (Crustacea: Decapoda: Erymidae): new synonyms, systematic and stratigraphic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sighted ancestry of blindness - exceptionally preserved eyes of Mesozoic polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.13. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40851-016-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 365-Million-Year-Old Freshwater Community Reveals Morphological and Ecological Stasis in Branchiopod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Lagebro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.383-390. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of a key character, or how to evolve a slipper lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Palero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.97-107. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine géologique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01476251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of eye structure in arthropod visual predators from the Middle Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schoenemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Clarkson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10320. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Early Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (4), pp.515 - 541. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n4a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladius-bearing coleoids from the Upper Cretaceous Lebanese Lagerstätten: diversity, morphology, and phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2014.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification and Diagenesis of Bacterial Colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennyfer Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.488-506. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min5030488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abi Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.869-874. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new early brachyuran (Crustacea, Decapoda) from the Middle Jurassic of northwest France, epibionts and ecological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elemental Imaging of Rare Earth Elements Discriminates Tissues at Microscale in Flat Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86946. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.489-525. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (4), pp.459-479. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.369-381. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First decapod crustaceans in a Late Devonian continental ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (6), pp.1203-1213. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (2), pp.397 - 416. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angustidontid crustaceans from the Late Devonian of Strud (Namur Province, Belgium): insights into the origin of Decapoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273 (3), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-dominated assemblage and invertebrates from the lower Cenomanian of Jaunay-Clan, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.443-454. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Bartiromo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272 (1), </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten français et fossiles à conservation exceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01022565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of developmental patterns in achelate lobsters—today and in the Mesozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (6), pp.363-373. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-013-0452-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Picquout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 261, pp.260 - 294. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved crustaceans from the Oxfordian of eastern France (Terrain à Chailles Formation, Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Letenneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.531-568. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n3a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nisto of slipper lobster (Decapoda: Scyllaridae) from the Hadjoula Lagerstätte (Late Cretaceous, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crustacean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/193724012X634189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decapod community from the Early Pliocene (Zanclean) of &amp;quot; La Serra &amp;quot; quarry (San Miniato, Pisa, Toscana, central Italy): sedimentology, systematics, and palaeoenvironmental implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Famiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.1-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibacus cottreaui Roger, 1946, reassigned to the isopod genus Cirolana (Cymothoida: Cirolanidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crustacean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.317-319. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1651/10-3406.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crestbearing shrimps from the Sahel Alma Lagerstatte (Late Cretaceous, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.2011.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological significance of the arthropod fauna from the Jurassic (Callovian) La Voulte Lagerstätte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.2009.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea stars from middle Jurassic Lagerstätte of La Voulte-sur-Rhône (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (3), pp.389-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and paleoenvironment of the flora from the nodules of the Montceau-les-Mines biota (Late Carboniferous, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.831-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and paleoenvironment of the flora from the nodules of the Montceau-Les-Mines Biota (Late Carboniferous, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2006.p06-078r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00270984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sea spiders from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274, pp.2685-2691. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2007.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Voulte Lagerstätte (Callovian): Evidence for a deep water setting from sponge and crinoid communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 250, pp.216-236. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCARID CRUSTACEANS FROM THE MONTCEAU LAGERSTÄTTE (UPPER CARBONIFEROUS; FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick R. Racheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.647-672. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4983.2006.00553.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Cambrian origin of thylacocephalan arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.C. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-Ying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xiu-Qiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Yuan Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Paléontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the UV and X-ray spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geomuseum Faxe, Jun 2025, Faxe, Denmark. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the UV and X-ray spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crustacean Society Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plattenkalks of the Causse Méjean (France) : a key landmark for the reconstruction of Upper Jurassic coastal palaeoecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐david Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the phylogenetic affinities of the enigmatic Thylacocephala: Synchrotron X-ray tomography sheds light on the tagmatisation of thylacocephalans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian isopods from France and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Boudjedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de fossiles au service de la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Targui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El Khamsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Université de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest discoveries about decapod crustaceans from Jurassic and Cretaceous Konservat-Lagerstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GSA Connects 2023 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of America, Oct 2023, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popeye’s polychelidan lobster is an ancient, Jurassic relative, of extant polychelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glyphées (Crustacea, Decapoda) du Jurassique moyen de Sainte-Scolasse-sur-Sarthe (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chény Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition of marine vertebrates as a tool to track regional heterothermies in mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Jane Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03865359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustacea in the historical collections of the Paris Museum (1750-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée MICMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diying Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relocation of the paleontology collections of the National Museum of Natural History, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jacquier-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Palaeontological Congress (IPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déménagement des collections de paléontologie du Muséum national d'Histoire naturelle : 2016-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental taphonomy of crustaceans: unravelling controls on diagenetic sulphur processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Alcala de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur la variabilité intra-squelettique du δ18Op chez les vertébrés marins : quel impact sur la reconstitution des paramètres océaniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Asoociation Paléontologique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03890656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Gašparič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Žalohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03769228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Darroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-squelettique de la composition isotopique de l'oxygène du phosphate (δ18Op) chez les vertébrés marins : quel impact pour l'estimation des paramètres océaniques passés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration microtomographique d'arthropodes à préservation exceptionnelle du Lagerstätte de Montceau-les-Mines (Carbonifère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Charrondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Salaviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du soufre lors de la diagenèse précoce : une approche taphonomique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de la collection de crustacés fossiles au Muséum national d'Histoire naturelle, Paris : 1750-1880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des stratégies thermorégulatrices des reptiles marins du Mésozoïque grâce aux isotopes de l'oxygène (δ18Op)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd colloque de l'APVSM, "Paléontologie et Archéologie en Normandie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association paléontologique de Villers-sur-Mer, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03434238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires extraordinaires et croustillantes des collections de crustacés fossiles du MNHN, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MICMAC, micro- et macro-crustacés : biodiversité, évolution, environnements. Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déménagement des collections de paléontologie du Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of fossil polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of vision to depth in shrimps from the Late Cretaceous of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Valencia (Virtual ), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thylacocephalans from the La Voulte-sur-Rhône Lagerstätte (Ardèche, France): taxonomy, anatomy and palaeobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy and exceptional preservation processes of decapod crustaceans from the La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiology of Voulteryon parvulus (Decapoda: Polychelidan) from the Middle Jurassic of La Voulte-sur-Rhône (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exceptionally preserved fossil crustaceans from La Voulte-sur-Rhône, France: When studying fossils is almost like studying animals in alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crustacean Society Mid-Year Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of mid-Cretaceous true crabs and the early radiation of Eubrachyura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Mckellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur patrimoniale des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du patrimoine géologique francilien - Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur sedimentary processes and fossilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest freshwater crabs: claws associated with dinosaur bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W. M. Van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rausch L. Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interim colloquium of RCMNS* and EU PRIDE final conference: Ecosystem isolation and connection: rise and demise of biota in the Pontocaspian-Caucasian region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tbilissi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités phylogénétiques des érymides (Crustacea, Decapoda) basées sur des caractères morphologiques et ses implications systématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône fossil Lagerstätte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62 Annual Meeting of the Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles and muscle scars in fossil malacostracan crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiël A. Klompmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger W. Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Fussell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Klier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalopods from La Voulte-sur-Rhône: a glimpse on diversity of Jurassic Vampyropoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evariste Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de fossilisation : étude des crustacés exceptionnellement préservés du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jauvion Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du microscope à la modélisation géochimique pour l'étude de la fossilisation : crustacés exceptionnellement préservés du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside out exceptionally preserved Jurassic cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic affinities of erymid lobsters (Crustacea, Decapoda) using morphological characters and systematic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devillez Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mineralogist’s point of view on exceptional preservation: the case study of the La Voulte-sur-Rhône crustacean fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyritisation Expérimentale d'animaux marins: étude des processus organiques et inorganiques, et comparaison avec le registre fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections paléontologiques et recherche scientifique : le quotidien au Muséum national d'Histoire naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du Patrimoine scientifique en Rhône-Alpes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When zoological marine structures help paleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04659518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Cetacean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes de l'oxygène: traceurs d'hétérothermies régionales chez les vertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Paléontologique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03434183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triassic thylacocephalans from Slovenia: implications for their evolution and diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Gašparič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Žalohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Palaeontological AssociationAnnual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proeryon, the long-lived and widespread genus of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of fossil Eucarida brood care: implications on the evolution of reproductive strategies in Decapoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sea Spiders (Arthropoda: Pycnogonida) from the Late Jurassic of Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau fossile d’Enoploclytia M’Coy, 1849 (Crustacea, Decapoda, Erymidae Van Straelen, 1925) : nouvelle illustration des lacunes du registre fossile chez les crustacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devillez Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Béatrice Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. pp.232, 2025, 9782759837106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.272, 2022, 9782759827183. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustacea in the historical collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, 216, pp.292, 2022, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Crustacea of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2017, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-785-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide review of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda, Glypheoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 205, pp.304, 2013, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-706-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lagerstätte de la Voulte : un environnement bathyal au Jurassique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 199, pp.272, 2009, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-632-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-53, 2025, 978-2-7598-3710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Volume 1. Evolutionary History of Decapod Groups: Shrimp-like (Natant) Decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The University of Kansas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, pp.1-19, 2025, 2153-4012. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.23891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacés fossiles et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.38-39, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés dans le dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.22-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homard américain géant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.166-167, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous Decapod Faunas from Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188 (Part R, Revised, Volume 1), , pp.1-6, 2025, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.24073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glyphées actuelles Neoglyphea et Laurentaeglyphea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.112-113, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés de La Voulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Volume 1, The Middle Jurassic La Voulte Decapod Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 189, 2025, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.24188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La squille de Taulignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.110-111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Evolutionary history of decapod groups: Lobsters (Palaeopalaemonida, Polychelida, Achelata, Glypheidea, marine Astacidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Karasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 2025, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.23388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limules du Jurassique de Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.86-87, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire et les collections paléontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.30-31, 2022, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossiles et mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Patrick De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.144-145, 2022, Hors collection, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oxygène : thermomètre des paléontologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.188-189, 2022, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacés fossiles en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2022, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaître les acquis en paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2022, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléoécosystèmes continentaux du Crétacé des Kem Kem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.56-57, 2022, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plateau de fruits de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.50-51, 2022, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier les résultats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.22-23, 2022, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater avec les fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.152-153, 2022, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés fossiles à la lumière des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roseli Pellens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections naturalistes : une ressource essentielle pour la science du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.101-113, 2021, 9781789480498. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882237.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonites ; Libellule géante ; Crabe de Vérone ; Hoplites ; Trilobite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséum Folie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, 2021, 978-2-38279-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des collections. Henri Fayol et le Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertilorenzi; Nadine Dubruc; Jean-Philippe Passaqui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Fayol. Les multiples facettes d’un manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, pp.131-141, 2019, 978-2-35671-568-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron x-ray fluorescence imaging discriminates fossil tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lagerstätte de La Voulte-sur-Rhône (France, Callovien) : paléoenvironnement, biodiversité et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratigraphie. Université Claude Bernard Lyon 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01891013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten 2: Exceptionally preserved fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (7), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188 (3), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId642"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvain CharbonnierProfesseur du Muséum national d'Histoire naturelle, Paris, FranceDirecteur du Centre de Recherche en Paléontologie - Paris (UMR 7207 CNRS, MNHN, SU)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2343-6897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121698939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulting and development in a freshwater prawn from the Cretaceous of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinéad Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Drage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e20463. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.20463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection of Eumorphia von Meyer, 1847 and some taxonomical considerations of other mecochirid lobsters (Crustacea, Decapoda, Mecochiridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (3), pp.608-622. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2025.10099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2058), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.1612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new furry lobster (Achelata, Synaxidae) and a forgotten crab (Brachyura, Homolidae) from the Early Cretaceous of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (21), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest ghost shrimps ever: evidence from the fossil record and implications for the maximum size estimate of callianassoid burrowing ghost shrimps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Kneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01112.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of Palaeopaschichnus Palij, 1976 from the Ediacaran of Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy de Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.775-794. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of body temperature and thermoregulation strategies in Mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of decapod crustaceans in the Jurassic of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102867. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostracod communities through a cold fluid seepage during the Late Jurassic: the Sahune site (Drôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (17), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostracods, brachiopods ( Peregrinella ) and scolecodonts from the Early Cretaceous cold seeps of Curnier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 943, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decapod assemblages from the Aptian-Albian transition of the eastern Maestrat Basin (Iberian Chain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. Van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (7), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2024.22.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation and new morphological characters revealed by multimodal imaging analysis on the Late Cretaceous coleoid, Dorateuthis syriaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.607-632. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01160.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing a major gap in mantis shrimp evolution - first fossils of Stomatopoda from the Triassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (1), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3140/bull.geosci.1864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic lobsters (Crustacea, Decapoda) from Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (4), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of glypheid lobster, Glyphea pisuergae (Crustacea, Glypheoidea), from the Early Jurassic of Palencia, Basque-Cantabrian Basin, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel López-Horgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.102596. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated reassessment of Antrimpos Münster, 1839 (Dendrobranchiata, Penaeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2023/1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Darroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), pp.a3. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new litogastrid lobster (Decapoda, Glypheoidea) from the Anisian (Middle Triassic) of the Dolomiti del Cadore (Belluno, Veneto, NE Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307 (2), pp.101-105. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2023/1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226 (23), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruzzicheles popeyei, an early Sinemurian polychelid lobster from the Osteno Lagerstätte (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306 (3), pp.187-194. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2022/1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03905970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the evolutionary history of erymoid lobsters (Crustacea, Decapoda, Erymoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (9), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of hermit crabs (Crustacea, Decapoda, Anomura, Paguroidea) on the basis of carapace morphology: a state-of-the-art-report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fraaije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Biota decapod (Arthropoda) fauna and the diversity of Triassic decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2022.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konservat-Lagerstatten from the Upper Jurassic lithographic limestone of the Causse Mejean (Lozere, southern France): palaeontological and palaeoenvironmental synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (5), pp.761-781. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756821001382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03531292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition reveals regional heterothermies in marine vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (10), pp.2671-2681. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-2671-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03686586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of mecochirid lobster, Meyeria libanotica (Decapoda, Glypheoidea), from the Barremian (Early Cretaceous) of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.102470. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2021.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the historical collections of the Muséum d’Histoire naturelle d’Autun, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (2), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2021/0963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Late Jurassic erymoid lobsters (Crustacea: Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudodrobna natator n. comb., a new link between crustacean faunas from the Jurassic of Germany and Cretaceous of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (8), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolutionary history of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.417-439. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2021.1918773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P A Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debated question of asymmetrical rhynchonellids (Brachiopoda, Rhynchonellida): examples from the Late Cretaceous of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.1. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2019016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445932v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102376. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mesozoic scleractinian genus Adelocoenia (Stylinidae) and its Jurassic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Baron-Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (19), pp.367-406. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/carnets.2020.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelle Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Arillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing mineralization processes and fossil anatomy using synchronous synchrotron X-ray fluorescence and X-ray diffraction mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (169), pp.20200216. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative conditions can lead to exceptional preservation through phosphatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1164-1168. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45924.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Daley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation requires fast biodegradation: the case study of thylacocephalan specimens from La Voulte-sur-Rhône (Callovian, Jurassic, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.395-413. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles and muscle scars in fossil malacostracan crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiël A. Klompmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger W. Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnier Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194, pp.306-326. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the appendicular anatomy of the xiphosurid Tachypleus syriacus and the evolution of fossil horseshoe crab appendages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. C. Bicknell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brougham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (7-8), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-019-1629-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150-million-year-old sea spiders (Pycnogonida: Pantopoda) of Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (22), pp.1927-1938. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2019.1571534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationship between the Lassen volcanic center and mafic regional volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clynne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (7), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1296-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hülya Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New report of Glypheopsis robusta (Feldmann & McPherson, 1980) (Crustacea, Decapoda, Glypheidae) from the Middle Jurassic of British Columbia, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrey Nyborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18476/pale.v12.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to clarify phylogenetic affinities of erymid lobsters (Decapoda) using morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnier Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriel Véronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (3), pp.365-395. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26049/ASP77-3-2019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5332. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41834-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest record of galatheoid anomurans (Decapoda, Crustacea) from Normandy, northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René H.B. Fraaije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W.M. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292 (3), pp.291-297. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2019/0821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Early and Middle Jurassic erymid lobsters (Crustacea: Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.6. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2019005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unreported historical specimens of marine arthropods from the Solnhofen and Nusplingen Lithographic Limestones (Late Jurassic, Germany) housed at the Muséum national d'Histoire naturelle, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.643. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest freshwater crabs: claws on dinosaur bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W M van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.20220. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56180-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinition of Prospatangus thieryi Lambert, 1909 (Echinoidea, Spatangoida), in Sardospatangus nov. gen. with two new species from Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Borghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (4), pp.309-327. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tealliocaridid crustacean from the Late Carboniferous of North China and its biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (1), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.00446.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fossil crabs (Crustacea, Decapoda, Brachyura) from the Kerguelen Islands (Miocene) with exceptionally preserved gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2017.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02438816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten 2: Exceptionally preserved fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (7), pp.413-414. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02050553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Jurassic occurence of Enoploclytia M’Coy, 1849 (Crustacea: Decapoda: Erymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (2), pp.143--148. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and additions to the Maastrichtian (Late Cretaceous) crustacea from Chiapas, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coutiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Carbot-Chanona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (12), pp.325-344. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Krobicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (12), pp.1017-1036. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Teruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lasseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Dromilites bucklandii (Crustacea, Decapoda, Brachyura): Type material revealing its real identity, a junior synonym, and a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Saward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at the shrimps (Crustacea, Decapoda, Penaeoidea) from the Middle Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (4), pp.705-716. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2017n4a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic revision and palaeobiology of Rosenfeldia triasica and Rogeryon oppeli gen. et comb. nov. (Eucrustacea, Polychelida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 367, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2017.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decapod crustaceans from the Paleocene (Danian) of the Paris Basin (Vigny stratotype and allied localities) and a limpet palaeoassociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2016.1182950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatural and taxonomic acts and remarks for the revision of Jurassic corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zitteliana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Late Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Kocová Veselská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128 (5-6), pp.779 - 797. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pgeola.2017.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabaleryon, a new genus of widespread early Toarcian polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.205-222. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2016.1167786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.E2. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Eryma Meyer, 1840 (Crustacea: Decapoda: Erymidae): new synonyms, systematic and stratigraphic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 365-Million-Year-Old Freshwater Community Reveals Morphological and Ecological Stasis in Branchiopod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Lagebro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.383-390. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of a key character, or how to evolve a slipper lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Palero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.97-107. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sighted ancestry of blindness - exceptionally preserved eyes of Mesozoic polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.13. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40851-016-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of eye structure in arthropod visual predators from the Middle Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schoenemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Clarkson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10320. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine géologique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01476251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Early Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (4), pp.515 - 541. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n4a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification and Diagenesis of Bacterial Colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennyfer Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.488-506. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min5030488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abi Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.869-874. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new early brachyuran (Crustacea, Decapoda) from the Middle Jurassic of northwest France, epibionts and ecological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladius-bearing coleoids from the Upper Cretaceous Lebanese Lagerstätten: diversity, morphology, and phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2014.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (2), pp.397 - 416. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.369-381. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First decapod crustaceans in a Late Devonian continental ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (6), pp.1203-1213. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-dominated assemblage and invertebrates from the lower Cenomanian of Jaunay-Clan, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.443-454. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angustidontid crustaceans from the Late Devonian of Strud (Namur Province, Belgium): insights into the origin of Decapoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273 (3), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten français et fossiles à conservation exceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01022565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Bartiromo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272 (1), </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elemental Imaging of Rare Earth Elements Discriminates Tissues at Microscale in Flat Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86946. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.489-525. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (4), pp.459-479. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of developmental patterns in achelate lobsters—today and in the Mesozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (6), pp.363-373. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-013-0452-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Picquout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 261, pp.260 - 294. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nisto of slipper lobster (Decapoda: Scyllaridae) from the Hadjoula Lagerstätte (Late Cretaceous, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crustacean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/193724012X634189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved crustaceans from the Oxfordian of eastern France (Terrain à Chailles Formation, Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Letenneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.531-568. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n3a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decapod community from the Early Pliocene (Zanclean) of &amp;quot; La Serra &amp;quot; quarry (San Miniato, Pisa, Toscana, central Italy): sedimentology, systematics, and palaeoenvironmental implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Famiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.1-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibacus cottreaui Roger, 1946, reassigned to the isopod genus Cirolana (Cymothoida: Cirolanidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crustacean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.317-319. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1651/10-3406.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crestbearing shrimps from the Sahel Alma Lagerstatte (Late Cretaceous, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.2011.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological significance of the arthropod fauna from the Jurassic (Callovian) La Voulte Lagerstätte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.2009.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea stars from middle Jurassic Lagerstätte of La Voulte-sur-Rhône (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (3), pp.389-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and paleoenvironment of the flora from the nodules of the Montceau-les-Mines biota (Late Carboniferous, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.831-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and paleoenvironment of the flora from the nodules of the Montceau-Les-Mines Biota (Late Carboniferous, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2006.p06-078r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00270984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sea spiders from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274, pp.2685-2691. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2007.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Voulte Lagerstätte (Callovian): Evidence for a deep water setting from sponge and crinoid communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 250, pp.216-236. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Cambrian origin of thylacocephalan arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.C. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-Ying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xiu-Qiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Yuan Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Paléontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCARID CRUSTACEANS FROM THE MONTCEAU LAGERSTÄTTE (UPPER CARBONIFEROUS; FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick R. Racheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.647-672. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4983.2006.00553.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the UV and X-ray spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crustacean Society Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the UV and X-ray spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geomuseum Faxe, Jun 2025, Faxe, Denmark. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popeye’s polychelidan lobster is an ancient, Jurassic relative, of extant polychelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the phylogenetic affinities of the enigmatic Thylacocephala: Synchrotron X-ray tomography sheds light on the tagmatisation of thylacocephalans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian isopods from France and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Boudjedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de fossiles au service de la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Targui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El Khamsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Université de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest discoveries about decapod crustaceans from Jurassic and Cretaceous Konservat-Lagerstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GSA Connects 2023 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of America, Oct 2023, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plattenkalks of the Causse Méjean (France) : a key landmark for the reconstruction of Upper Jurassic coastal palaeoecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐david Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glyphées (Crustacea, Decapoda) du Jurassique moyen de Sainte-Scolasse-sur-Sarthe (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chény Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur la variabilité intra-squelettique du δ18Op chez les vertébrés marins : quel impact sur la reconstitution des paramètres océaniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Asoociation Paléontologique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03890656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition of marine vertebrates as a tool to track regional heterothermies in mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Jane Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03865359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustacea in the historical collections of the Paris Museum (1750-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée MICMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diying Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental taphonomy of crustaceans: unravelling controls on diagenetic sulphur processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Alcala de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relocation of the paleontology collections of the National Museum of Natural History, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jacquier-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Palaeontological Congress (IPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déménagement des collections de paléontologie du Muséum national d'Histoire naturelle : 2016-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Gašparič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Žalohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03769228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration microtomographique d'arthropodes à préservation exceptionnelle du Lagerstätte de Montceau-les-Mines (Carbonifère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Charrondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Salaviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-squelettique de la composition isotopique de l'oxygène du phosphate (δ18Op) chez les vertébrés marins : quel impact pour l'estimation des paramètres océaniques passés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de la collection de crustacés fossiles au Muséum national d'Histoire naturelle, Paris : 1750-1880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du soufre lors de la diagenèse précoce : une approche taphonomique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires extraordinaires et croustillantes des collections de crustacés fossiles du MNHN, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MICMAC, micro- et macro-crustacés : biodiversité, évolution, environnements. Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déménagement des collections de paléontologie du Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des stratégies thermorégulatrices des reptiles marins du Mésozoïque grâce aux isotopes de l'oxygène (δ18Op)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd colloque de l'APVSM, "Paléontologie et Archéologie en Normandie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association paléontologique de Villers-sur-Mer, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03434238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of fossil polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Darroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of vision to depth in shrimps from the Late Cretaceous of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Valencia (Virtual ), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thylacocephalans from the La Voulte-sur-Rhône Lagerstätte (Ardèche, France): taxonomy, anatomy and palaeobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur patrimoniale des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du patrimoine géologique francilien - Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exceptionally preserved fossil crustaceans from La Voulte-sur-Rhône, France: When studying fossils is almost like studying animals in alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crustacean Society Mid-Year Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of mid-Cretaceous true crabs and the early radiation of Eubrachyura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Mckellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiology of Voulteryon parvulus (Decapoda: Polychelidan) from the Middle Jurassic of La Voulte-sur-Rhône (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur sedimentary processes and fossilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest freshwater crabs: claws associated with dinosaur bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W. M. Van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy and exceptional preservation processes of decapod crustaceans from the La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de fossilisation : étude des crustacés exceptionnellement préservés du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jauvion Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du microscope à la modélisation géochimique pour l'étude de la fossilisation : crustacés exceptionnellement préservés du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside out exceptionally preserved Jurassic cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités phylogénétiques des érymides (Crustacea, Decapoda) basées sur des caractères morphologiques et ses implications systématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône fossil Lagerstätte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62 Annual Meeting of the Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalopods from La Voulte-sur-Rhône: a glimpse on diversity of Jurassic Vampyropoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evariste Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles and muscle scars in fossil malacostracan crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiël A. Klompmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger W. Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Fussell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Klier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic affinities of erymid lobsters (Crustacea, Decapoda) using morphological characters and systematic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devillez Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mineralogist’s point of view on exceptional preservation: the case study of the La Voulte-sur-Rhône crustacean fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyritisation Expérimentale d'animaux marins: étude des processus organiques et inorganiques, et comparaison avec le registre fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rausch L. Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interim colloquium of RCMNS* and EU PRIDE final conference: Ecosystem isolation and connection: rise and demise of biota in the Pontocaspian-Caucasian region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tbilissi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections paléontologiques et recherche scientifique : le quotidien au Muséum national d'Histoire naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du Patrimoine scientifique en Rhône-Alpes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Cetacean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When zoological marine structures help paleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04659518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes de l'oxygène: traceurs d'hétérothermies régionales chez les vertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Paléontologique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03434183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triassic thylacocephalans from Slovenia: implications for their evolution and diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Gašparič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Žalohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Palaeontological AssociationAnnual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proeryon, the long-lived and widespread genus of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of fossil Eucarida brood care: implications on the evolution of reproductive strategies in Decapoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sea Spiders (Arthropoda: Pycnogonida) from the Late Jurassic of Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau fossile d’Enoploclytia M’Coy, 1849 (Crustacea, Decapoda, Erymidae Van Straelen, 1925) : nouvelle illustration des lacunes du registre fossile chez les crustacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devillez Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Béatrice Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. pp.232, 2025, 9782759837106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.272, 2022, 9782759827183. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustacea in the historical collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, 216, pp.292, 2022, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Crustacea of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2017, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-785-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide review of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda, Glypheoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 205, pp.304, 2013, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-706-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lagerstätte de la Voulte : un environnement bathyal au Jurassique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 199, pp.272, 2009, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-632-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous Decapod Faunas from Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188 (Part R, Revised, Volume 1), , pp.1-6, 2025, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.24073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glyphées actuelles Neoglyphea et Laurentaeglyphea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.112-113, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homard américain géant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.166-167, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacés fossiles et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.38-39, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés dans le dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.22-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La squille de Taulignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.110-111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Volume 1, The Middle Jurassic La Voulte Decapod Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 189, 2025, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.24188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés de La Voulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Evolutionary history of decapod groups: Lobsters (Palaeopalaemonida, Polychelida, Achelata, Glypheidea, marine Astacidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Karasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 2025, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.23388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limules du Jurassique de Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.86-87, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Volume 1. Evolutionary History of Decapod Groups: Shrimp-like (Natant) Decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The University of Kansas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, pp.1-19, 2025, 2153-4012. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.23891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-53, 2025, 978-2-7598-3710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléoécosystèmes continentaux du Crétacé des Kem Kem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.56-57, 2022, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plateau de fruits de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.50-51, 2022, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier les résultats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.22-23, 2022, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater avec les fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.152-153, 2022, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaître les acquis en paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2022, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacés fossiles en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2022, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oxygène : thermomètre des paléontologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.188-189, 2022, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire et les collections paléontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.30-31, 2022, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossiles et mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Patrick De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.144-145, 2022, Hors collection, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonites ; Libellule géante ; Crabe de Vérone ; Hoplites ; Trilobite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséum Folie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, 2021, 978-2-38279-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés fossiles à la lumière des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roseli Pellens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections naturalistes : une ressource essentielle pour la science du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.101-113, 2021, 9781789480498. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882237.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des collections. Henri Fayol et le Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertilorenzi; Nadine Dubruc; Jean-Philippe Passaqui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Fayol. Les multiples facettes d’un manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, pp.131-141, 2019, 978-2-35671-568-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron x-ray fluorescence imaging discriminates fossil tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lagerstätte de La Voulte-sur-Rhône (France, Callovien) : paléoenvironnement, biodiversité et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratigraphie. Université Claude Bernard Lyon 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01891013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten 2: Exceptionally preserved fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (7), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188 (3), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19919EFC"/>
+    <w:nsid w:val="6983E355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-6897" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121698939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Trescastro Bergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kneer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01112.2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2025.10099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01160.2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. Van Bakel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2024.22.7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel L&#243;pez-Horgue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102596" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ch&#233;ny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P.A. Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1864" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hegna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1218" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1116" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fraaije" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van Bakel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jagt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.34" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756821001382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134572v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022427v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12456" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Baron-Szabo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/carnets.2020.2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02445932v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclercq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0216" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021309v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B Dutheil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45924.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W M van Bakel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56180-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Calvert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clynne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1296-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Nyborg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/pale.v12.a7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier Sylvain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barriel V&#233;ronique" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26049/ASP77-3-2019-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rausch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.10.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi&#235;l A. Klompmaker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W. Portell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. C. Bicknell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brougham" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sautereau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1629-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194514v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H.B. Fraaije" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. van Bakel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0821" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172092v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P. Odin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744066v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ren" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00446.2017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950513v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Borghi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.10.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves No&#235;l" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2017.129" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vega" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-P&#233;rez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Couti&#241;o" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carbot-Chanona" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02050553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.07.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730602v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Saward" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/813" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839146v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839184v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1182950" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689615v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kocov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.08.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982455v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017174" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017178" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331971v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lagebro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.12.039" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01476251v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276338v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schoenemann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Clarkson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10320" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484509v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Leroy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n4a4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2014.13" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min5030488" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263058v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup d'Hondt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360897v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B. Dutheil" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086946" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533566v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12111" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543495v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0434" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017379v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferchaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01022565v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2V3JZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448321v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n3a5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721292v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garassino" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angeli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Famiani" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721290v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Feldmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/10-3406.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551274v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2009.0036" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549957v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335970v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galtier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chabard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270984v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2006.p06-078r" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293732v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0848" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172276v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourseau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.03.013" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTVR9K01-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143880v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Racheboeuf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2006.00553.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141305v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.C. Vannier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xiu-Qiang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yuan Chen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519589v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521183v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659500v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Moreau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285697v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Targui" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Khamsa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362814v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812279v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865151v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albenga" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perretta" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier-H&#233;bert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812604v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764510v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890656v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588271v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436571v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Perroux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaviale" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436554v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436428v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03434238v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436418v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588031v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034170v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034190v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557232v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281569v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034226v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W. M. Van Bakel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869364v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rausch L. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayda" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Titov" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043866v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044289v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Fussell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Klier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044316v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Monvoisin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043905v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauvion Cl&#233;ment" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044224v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043837v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043859v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devillez Julien" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043895v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049300v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722371v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03434183v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034288v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061328v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812493v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839213v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300230v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300232v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045546v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.23891" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571151v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571150v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571155v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108497v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24073" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571154v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563320v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24188" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571153v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921648v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schweitzer" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feldmann" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.23388" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571152v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812573v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c014" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812584v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c067" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812590v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c089" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812559v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c064" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812577v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c026" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812566v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c009" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812585v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c071" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608479v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch7" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498766v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559939v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139648v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891013v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030308v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030118v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-6897" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121698939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad Lynch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Drage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2025.10099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kneer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01112.2023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Trescastro Bergue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. Van Bakel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2024.22.7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01160.2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P.A. Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1864" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ch&#233;ny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel L&#243;pez-Horgue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102596" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hegna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1218" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fraaije" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van Bakel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jagt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.34" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756821001382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02445932v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Baron-Szabo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/carnets.2020.2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclercq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B Dutheil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45924.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12456" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi&#235;l A. Klompmaker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W. Portell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier Sylvain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. C. Bicknell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brougham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sautereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1629-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Calvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clynne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1296-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rausch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Nyborg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/pale.v12.a7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547518v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barriel V&#233;ronique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26049/ASP77-3-2019-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194514v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H.B. Fraaije" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. van Bakel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0821" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172092v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P. Odin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W M van Bakel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56180-w" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Borghi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.10.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ren" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00446.2017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954185v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves No&#235;l" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2017.129" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02050553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.07.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730602v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vega" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-P&#233;rez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Couti&#241;o" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carbot-Chanona" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839190v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Saward" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/813" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839146v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1182950" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839179v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kocov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.08.006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982455v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017174" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017178" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331971v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lagebro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.12.039" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schoenemann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Clarkson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10320" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01476251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Leroy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n4a4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min5030488" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263058v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup d'Hondt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118718v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2014.13" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533566v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12111" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017379v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferchaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543495v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0434" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01022565v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2V3JZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B. Dutheil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086946" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448321v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n3a5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721292v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garassino" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasini" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angeli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Famiani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721290v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Feldmann" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/10-3406.1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551274v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2009.0036" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549957v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335970v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galtier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chabard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270984v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2006.p06-078r" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293732v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0848" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172276v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourseau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.03.013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTVR9K01-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141305v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.C. Vannier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xiu-Qiang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yuan Chen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143880v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Racheboeuf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2006.00553.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521183v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519589v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285697v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Targui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Khamsa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362814v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659500v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Moreau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890656v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812279v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764510v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865151v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albenga" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perretta" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier-H&#233;bert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812604v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436571v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Perroux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaviale" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588271v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436428v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436554v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436418v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588031v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03434238v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557232v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034190v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281569v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034226v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W. M. Van Bakel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034170v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043905v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauvion Cl&#233;ment" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044224v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043866v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044316v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Monvoisin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044289v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Fussell" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Klier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043837v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043859v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devillez Julien" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043895v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049300v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869364v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rausch L. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayda" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Titov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722371v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03434183v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034288v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061328v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812493v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839213v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300230v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300232v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108497v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24073" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571154v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571155v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571151v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571150v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571153v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563320v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24188" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921648v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schweitzer" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feldmann" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.23388" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571152v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045546v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.23891" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812577v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c026" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812566v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c009" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812585v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c071" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812559v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c064" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812590v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c089" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812573v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c014" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812584v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c067" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498766v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608479v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch7" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559939v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139648v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891013v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030308v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030118v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>