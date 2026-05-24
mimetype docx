--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvain CharbonnierProfesseur du Muséum national d'Histoire naturelle, Paris, FranceDirecteur du Centre de Recherche en Paléontologie - Paris (UMR 7207 CNRS, MNHN, SU)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2343-6897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121698939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulting and development in a freshwater prawn from the Cretaceous of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinéad Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Drage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e20463. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.20463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection of Eumorphia von Meyer, 1847 and some taxonomical considerations of other mecochirid lobsters (Crustacea, Decapoda, Mecochiridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (3), pp.608-622. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2025.10099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2058), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.1612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new furry lobster (Achelata, Synaxidae) and a forgotten crab (Brachyura, Homolidae) from the Early Cretaceous of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (21), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest ghost shrimps ever: evidence from the fossil record and implications for the maximum size estimate of callianassoid burrowing ghost shrimps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Kneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01112.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of Palaeopaschichnus Palij, 1976 from the Ediacaran of Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy de Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.775-794. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of body temperature and thermoregulation strategies in Mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of decapod crustaceans in the Jurassic of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102867. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostracod communities through a cold fluid seepage during the Late Jurassic: the Sahune site (Drôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (17), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostracods, brachiopods ( Peregrinella ) and scolecodonts from the Early Cretaceous cold seeps of Curnier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 943, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decapod assemblages from the Aptian-Albian transition of the eastern Maestrat Basin (Iberian Chain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. Van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (7), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2024.22.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation and new morphological characters revealed by multimodal imaging analysis on the Late Cretaceous coleoid, Dorateuthis syriaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.607-632. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01160.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing a major gap in mantis shrimp evolution - first fossils of Stomatopoda from the Triassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (1), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3140/bull.geosci.1864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic lobsters (Crustacea, Decapoda) from Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (4), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of glypheid lobster, Glyphea pisuergae (Crustacea, Glypheoidea), from the Early Jurassic of Palencia, Basque-Cantabrian Basin, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel López-Horgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.102596. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated reassessment of Antrimpos Münster, 1839 (Dendrobranchiata, Penaeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2023/1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Darroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), pp.a3. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new litogastrid lobster (Decapoda, Glypheoidea) from the Anisian (Middle Triassic) of the Dolomiti del Cadore (Belluno, Veneto, NE Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307 (2), pp.101-105. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2023/1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226 (23), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruzzicheles popeyei, an early Sinemurian polychelid lobster from the Osteno Lagerstätte (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306 (3), pp.187-194. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2022/1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03905970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the evolutionary history of erymoid lobsters (Crustacea, Decapoda, Erymoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (9), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of hermit crabs (Crustacea, Decapoda, Anomura, Paguroidea) on the basis of carapace morphology: a state-of-the-art-report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fraaije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Biota decapod (Arthropoda) fauna and the diversity of Triassic decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2022.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konservat-Lagerstatten from the Upper Jurassic lithographic limestone of the Causse Mejean (Lozere, southern France): palaeontological and palaeoenvironmental synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (5), pp.761-781. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756821001382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03531292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition reveals regional heterothermies in marine vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (10), pp.2671-2681. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-2671-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03686586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of mecochirid lobster, Meyeria libanotica (Decapoda, Glypheoidea), from the Barremian (Early Cretaceous) of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.102470. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2021.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the historical collections of the Muséum d’Histoire naturelle d’Autun, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (2), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2021/0963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Late Jurassic erymoid lobsters (Crustacea: Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudodrobna natator n. comb., a new link between crustacean faunas from the Jurassic of Germany and Cretaceous of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (8), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolutionary history of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.417-439. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2021.1918773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P A Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debated question of asymmetrical rhynchonellids (Brachiopoda, Rhynchonellida): examples from the Late Cretaceous of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.1. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2019016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445932v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102376. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mesozoic scleractinian genus Adelocoenia (Stylinidae) and its Jurassic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Baron-Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (19), pp.367-406. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/carnets.2020.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelle Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Arillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing mineralization processes and fossil anatomy using synchronous synchrotron X-ray fluorescence and X-ray diffraction mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (169), pp.20200216. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative conditions can lead to exceptional preservation through phosphatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1164-1168. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45924.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Daley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation requires fast biodegradation: the case study of thylacocephalan specimens from La Voulte-sur-Rhône (Callovian, Jurassic, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.395-413. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles and muscle scars in fossil malacostracan crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiël A. Klompmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger W. Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnier Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194, pp.306-326. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the appendicular anatomy of the xiphosurid Tachypleus syriacus and the evolution of fossil horseshoe crab appendages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. C. Bicknell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brougham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (7-8), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-019-1629-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150-million-year-old sea spiders (Pycnogonida: Pantopoda) of Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (22), pp.1927-1938. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2019.1571534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationship between the Lassen volcanic center and mafic regional volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clynne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (7), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1296-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hülya Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New report of Glypheopsis robusta (Feldmann & McPherson, 1980) (Crustacea, Decapoda, Glypheidae) from the Middle Jurassic of British Columbia, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrey Nyborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18476/pale.v12.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to clarify phylogenetic affinities of erymid lobsters (Decapoda) using morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnier Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriel Véronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (3), pp.365-395. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26049/ASP77-3-2019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5332. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41834-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest record of galatheoid anomurans (Decapoda, Crustacea) from Normandy, northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René H.B. Fraaije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W.M. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292 (3), pp.291-297. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2019/0821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Early and Middle Jurassic erymid lobsters (Crustacea: Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.6. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2019005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unreported historical specimens of marine arthropods from the Solnhofen and Nusplingen Lithographic Limestones (Late Jurassic, Germany) housed at the Muséum national d'Histoire naturelle, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.643. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest freshwater crabs: claws on dinosaur bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W M van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.20220. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56180-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinition of Prospatangus thieryi Lambert, 1909 (Echinoidea, Spatangoida), in Sardospatangus nov. gen. with two new species from Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Borghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (4), pp.309-327. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tealliocaridid crustacean from the Late Carboniferous of North China and its biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (1), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.00446.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fossil crabs (Crustacea, Decapoda, Brachyura) from the Kerguelen Islands (Miocene) with exceptionally preserved gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2017.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02438816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten 2: Exceptionally preserved fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (7), pp.413-414. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02050553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Jurassic occurence of Enoploclytia M’Coy, 1849 (Crustacea: Decapoda: Erymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (2), pp.143--148. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and additions to the Maastrichtian (Late Cretaceous) crustacea from Chiapas, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coutiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Carbot-Chanona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (12), pp.325-344. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Krobicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (12), pp.1017-1036. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Teruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lasseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Dromilites bucklandii (Crustacea, Decapoda, Brachyura): Type material revealing its real identity, a junior synonym, and a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Saward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at the shrimps (Crustacea, Decapoda, Penaeoidea) from the Middle Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (4), pp.705-716. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2017n4a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic revision and palaeobiology of Rosenfeldia triasica and Rogeryon oppeli gen. et comb. nov. (Eucrustacea, Polychelida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 367, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2017.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decapod crustaceans from the Paleocene (Danian) of the Paris Basin (Vigny stratotype and allied localities) and a limpet palaeoassociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2016.1182950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatural and taxonomic acts and remarks for the revision of Jurassic corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zitteliana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Late Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Kocová Veselská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128 (5-6), pp.779 - 797. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pgeola.2017.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabaleryon, a new genus of widespread early Toarcian polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.205-222. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2016.1167786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.E2. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Eryma Meyer, 1840 (Crustacea: Decapoda: Erymidae): new synonyms, systematic and stratigraphic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 365-Million-Year-Old Freshwater Community Reveals Morphological and Ecological Stasis in Branchiopod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Lagebro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.383-390. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of a key character, or how to evolve a slipper lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Palero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.97-107. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sighted ancestry of blindness - exceptionally preserved eyes of Mesozoic polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.13. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40851-016-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of eye structure in arthropod visual predators from the Middle Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schoenemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Clarkson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10320. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine géologique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01476251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Early Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (4), pp.515 - 541. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n4a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification and Diagenesis of Bacterial Colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennyfer Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.488-506. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min5030488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abi Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.869-874. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new early brachyuran (Crustacea, Decapoda) from the Middle Jurassic of northwest France, epibionts and ecological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladius-bearing coleoids from the Upper Cretaceous Lebanese Lagerstätten: diversity, morphology, and phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2014.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (2), pp.397 - 416. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.369-381. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First decapod crustaceans in a Late Devonian continental ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (6), pp.1203-1213. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-dominated assemblage and invertebrates from the lower Cenomanian of Jaunay-Clan, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.443-454. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angustidontid crustaceans from the Late Devonian of Strud (Namur Province, Belgium): insights into the origin of Decapoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273 (3), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten français et fossiles à conservation exceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01022565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Bartiromo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272 (1), </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elemental Imaging of Rare Earth Elements Discriminates Tissues at Microscale in Flat Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86946. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.489-525. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (4), pp.459-479. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of developmental patterns in achelate lobsters—today and in the Mesozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (6), pp.363-373. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-013-0452-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Picquout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 261, pp.260 - 294. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nisto of slipper lobster (Decapoda: Scyllaridae) from the Hadjoula Lagerstätte (Late Cretaceous, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crustacean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/193724012X634189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved crustaceans from the Oxfordian of eastern France (Terrain à Chailles Formation, Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Letenneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.531-568. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n3a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decapod community from the Early Pliocene (Zanclean) of &amp;quot; La Serra &amp;quot; quarry (San Miniato, Pisa, Toscana, central Italy): sedimentology, systematics, and palaeoenvironmental implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Famiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.1-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibacus cottreaui Roger, 1946, reassigned to the isopod genus Cirolana (Cymothoida: Cirolanidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crustacean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.317-319. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1651/10-3406.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crestbearing shrimps from the Sahel Alma Lagerstatte (Late Cretaceous, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.2011.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological significance of the arthropod fauna from the Jurassic (Callovian) La Voulte Lagerstätte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.2009.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea stars from middle Jurassic Lagerstätte of La Voulte-sur-Rhône (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (3), pp.389-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and paleoenvironment of the flora from the nodules of the Montceau-les-Mines biota (Late Carboniferous, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.831-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and paleoenvironment of the flora from the nodules of the Montceau-Les-Mines Biota (Late Carboniferous, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2006.p06-078r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00270984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sea spiders from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274, pp.2685-2691. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2007.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Voulte Lagerstätte (Callovian): Evidence for a deep water setting from sponge and crinoid communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 250, pp.216-236. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Cambrian origin of thylacocephalan arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.C. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-Ying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xiu-Qiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Yuan Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Paléontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCARID CRUSTACEANS FROM THE MONTCEAU LAGERSTÄTTE (UPPER CARBONIFEROUS; FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick R. Racheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.647-672. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4983.2006.00553.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the UV and X-ray spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crustacean Society Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the UV and X-ray spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geomuseum Faxe, Jun 2025, Faxe, Denmark. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popeye’s polychelidan lobster is an ancient, Jurassic relative, of extant polychelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the phylogenetic affinities of the enigmatic Thylacocephala: Synchrotron X-ray tomography sheds light on the tagmatisation of thylacocephalans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian isopods from France and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Boudjedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de fossiles au service de la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Targui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El Khamsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Université de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest discoveries about decapod crustaceans from Jurassic and Cretaceous Konservat-Lagerstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GSA Connects 2023 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of America, Oct 2023, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plattenkalks of the Causse Méjean (France) : a key landmark for the reconstruction of Upper Jurassic coastal palaeoecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐david Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glyphées (Crustacea, Decapoda) du Jurassique moyen de Sainte-Scolasse-sur-Sarthe (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chény Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur la variabilité intra-squelettique du δ18Op chez les vertébrés marins : quel impact sur la reconstitution des paramètres océaniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Asoociation Paléontologique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03890656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition of marine vertebrates as a tool to track regional heterothermies in mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Jane Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03865359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustacea in the historical collections of the Paris Museum (1750-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée MICMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diying Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental taphonomy of crustaceans: unravelling controls on diagenetic sulphur processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Alcala de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relocation of the paleontology collections of the National Museum of Natural History, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jacquier-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Palaeontological Congress (IPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déménagement des collections de paléontologie du Muséum national d'Histoire naturelle : 2016-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Gašparič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Žalohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03769228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration microtomographique d'arthropodes à préservation exceptionnelle du Lagerstätte de Montceau-les-Mines (Carbonifère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Charrondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Salaviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-squelettique de la composition isotopique de l'oxygène du phosphate (δ18Op) chez les vertébrés marins : quel impact pour l'estimation des paramètres océaniques passés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de la collection de crustacés fossiles au Muséum national d'Histoire naturelle, Paris : 1750-1880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du soufre lors de la diagenèse précoce : une approche taphonomique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires extraordinaires et croustillantes des collections de crustacés fossiles du MNHN, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MICMAC, micro- et macro-crustacés : biodiversité, évolution, environnements. Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déménagement des collections de paléontologie du Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des stratégies thermorégulatrices des reptiles marins du Mésozoïque grâce aux isotopes de l'oxygène (δ18Op)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd colloque de l'APVSM, "Paléontologie et Archéologie en Normandie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association paléontologique de Villers-sur-Mer, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03434238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of fossil polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Darroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of vision to depth in shrimps from the Late Cretaceous of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Valencia (Virtual ), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thylacocephalans from the La Voulte-sur-Rhône Lagerstätte (Ardèche, France): taxonomy, anatomy and palaeobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur patrimoniale des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du patrimoine géologique francilien - Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exceptionally preserved fossil crustaceans from La Voulte-sur-Rhône, France: When studying fossils is almost like studying animals in alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crustacean Society Mid-Year Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of mid-Cretaceous true crabs and the early radiation of Eubrachyura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Mckellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiology of Voulteryon parvulus (Decapoda: Polychelidan) from the Middle Jurassic of La Voulte-sur-Rhône (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur sedimentary processes and fossilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest freshwater crabs: claws associated with dinosaur bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W. M. Van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy and exceptional preservation processes of decapod crustaceans from the La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de fossilisation : étude des crustacés exceptionnellement préservés du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jauvion Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du microscope à la modélisation géochimique pour l'étude de la fossilisation : crustacés exceptionnellement préservés du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside out exceptionally preserved Jurassic cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités phylogénétiques des érymides (Crustacea, Decapoda) basées sur des caractères morphologiques et ses implications systématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône fossil Lagerstätte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62 Annual Meeting of the Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalopods from La Voulte-sur-Rhône: a glimpse on diversity of Jurassic Vampyropoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evariste Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles and muscle scars in fossil malacostracan crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiël A. Klompmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger W. Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Fussell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Klier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic affinities of erymid lobsters (Crustacea, Decapoda) using morphological characters and systematic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devillez Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mineralogist’s point of view on exceptional preservation: the case study of the La Voulte-sur-Rhône crustacean fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyritisation Expérimentale d'animaux marins: étude des processus organiques et inorganiques, et comparaison avec le registre fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rausch L. Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interim colloquium of RCMNS* and EU PRIDE final conference: Ecosystem isolation and connection: rise and demise of biota in the Pontocaspian-Caucasian region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tbilissi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections paléontologiques et recherche scientifique : le quotidien au Muséum national d'Histoire naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du Patrimoine scientifique en Rhône-Alpes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Cetacean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When zoological marine structures help paleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04659518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes de l'oxygène: traceurs d'hétérothermies régionales chez les vertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Paléontologique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03434183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triassic thylacocephalans from Slovenia: implications for their evolution and diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Gašparič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Žalohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Palaeontological AssociationAnnual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proeryon, the long-lived and widespread genus of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of fossil Eucarida brood care: implications on the evolution of reproductive strategies in Decapoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sea Spiders (Arthropoda: Pycnogonida) from the Late Jurassic of Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau fossile d’Enoploclytia M’Coy, 1849 (Crustacea, Decapoda, Erymidae Van Straelen, 1925) : nouvelle illustration des lacunes du registre fossile chez les crustacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devillez Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Béatrice Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. pp.232, 2025, 9782759837106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.272, 2022, 9782759827183. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustacea in the historical collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, 216, pp.292, 2022, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Crustacea of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2017, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-785-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide review of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda, Glypheoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 205, pp.304, 2013, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-706-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lagerstätte de la Voulte : un environnement bathyal au Jurassique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 199, pp.272, 2009, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-632-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous Decapod Faunas from Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188 (Part R, Revised, Volume 1), , pp.1-6, 2025, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.24073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glyphées actuelles Neoglyphea et Laurentaeglyphea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.112-113, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homard américain géant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.166-167, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacés fossiles et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.38-39, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés dans le dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.22-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La squille de Taulignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.110-111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Volume 1, The Middle Jurassic La Voulte Decapod Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 189, 2025, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.24188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés de La Voulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Evolutionary history of decapod groups: Lobsters (Palaeopalaemonida, Polychelida, Achelata, Glypheidea, marine Astacidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Karasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 2025, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.23388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limules du Jurassique de Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.86-87, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Volume 1. Evolutionary History of Decapod Groups: Shrimp-like (Natant) Decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The University of Kansas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, pp.1-19, 2025, 2153-4012. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.23891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-53, 2025, 978-2-7598-3710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléoécosystèmes continentaux du Crétacé des Kem Kem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.56-57, 2022, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plateau de fruits de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.50-51, 2022, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier les résultats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.22-23, 2022, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater avec les fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.152-153, 2022, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaître les acquis en paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2022, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacés fossiles en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2022, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oxygène : thermomètre des paléontologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.188-189, 2022, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire et les collections paléontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.30-31, 2022, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossiles et mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Patrick De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.144-145, 2022, Hors collection, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonites ; Libellule géante ; Crabe de Vérone ; Hoplites ; Trilobite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséum Folie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, 2021, 978-2-38279-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés fossiles à la lumière des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roseli Pellens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections naturalistes : une ressource essentielle pour la science du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.101-113, 2021, 9781789480498. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882237.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des collections. Henri Fayol et le Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertilorenzi; Nadine Dubruc; Jean-Philippe Passaqui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Fayol. Les multiples facettes d’un manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, pp.131-141, 2019, 978-2-35671-568-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron x-ray fluorescence imaging discriminates fossil tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lagerstätte de La Voulte-sur-Rhône (France, Callovien) : paléoenvironnement, biodiversité et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratigraphie. Université Claude Bernard Lyon 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01891013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten 2: Exceptionally preserved fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (7), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188 (3), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvain CharbonnierProfesseur du Muséum national d'Histoire naturelle, Paris, FranceDirecteur du Centre de Recherche en Paléontologie - Paris (UMR 7207 CNRS, MNHN, SU)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2343-6897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121698939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=FdGak5YAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulting and development in a freshwater prawn from the Cretaceous of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinéad Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Drage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e20463. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.20463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New record of crabs and lobsters from the Early Cretaceous (Albian) of Haute-Marne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (8), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2026v48a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostracods, brachiopods ( Peregrinella ) and scolecodonts from the Early Cretaceous cold seeps of Curnier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostracod communities through a cold fluid seepage during the Late Jurassic: the Sahune site (Drôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristianini Trescastro Bergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (17), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection of Eumorphia von Meyer, 1847 and some taxonomical considerations of other mecochirid lobsters (Crustacea, Decapoda, Mecochiridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (3), pp.608-622. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2025.10099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2058), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.1612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new furry lobster (Achelata, Synaxidae) and a forgotten crab (Brachyura, Homolidae) from the Early Cretaceous of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (21), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest ghost shrimps ever: evidence from the fossil record and implications for the maximum size estimate of callianassoid burrowing ghost shrimps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Kneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (1), pp.97-113. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01112.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of Palaeopaschichnus Palij, 1976 from the Ediacaran of Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of body temperature and thermoregulation strategies in Mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy de Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.775-794. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of decapod crustaceans in the Jurassic of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102867. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 943, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decapod assemblages from the Aptian-Albian transition of the eastern Maestrat Basin (Iberian Chain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. Van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (7), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2024.22.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation and new morphological characters revealed by multimodal imaging analysis on the Late Cretaceous coleoid, Dorateuthis syriaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Radepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.607-632. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.01160.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226 (23), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing a major gap in mantis shrimp evolution - first fossils of Stomatopoda from the Triassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (1), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3140/bull.geosci.1864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic lobsters (Crustacea, Decapoda) from Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (4), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of glypheid lobster, Glyphea pisuergae (Crustacea, Glypheoidea), from the Early Jurassic of Palencia, Basque-Cantabrian Basin, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel López-Horgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.102596. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2023.102596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Darroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), pp.a3. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated reassessment of Antrimpos Münster, 1839 (Dendrobranchiata, Penaeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2023/1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new litogastrid lobster (Decapoda, Glypheoidea) from the Anisian (Middle Triassic) of the Dolomiti del Cadore (Belluno, Veneto, NE Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307 (2), pp.101-105. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2023/1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruzzicheles popeyei, an early Sinemurian polychelid lobster from the Osteno Lagerstätte (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306 (3), pp.187-194. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2022/1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03905970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the evolutionary history of erymoid lobsters (Crustacea, Decapoda, Erymoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (9), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of hermit crabs (Crustacea, Decapoda, Anomura, Paguroidea) on the basis of carapace morphology: a state-of-the-art-report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fraaije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Biota decapod (Arthropoda) fauna and the diversity of Triassic decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2022.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konservat-Lagerstatten from the Upper Jurassic lithographic limestone of the Causse Mejean (Lozere, southern France): palaeontological and palaeoenvironmental synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (5), pp.761-781. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756821001382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03531292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition reveals regional heterothermies in marine vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (10), pp.2671-2681. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-2671-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03686586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the historical collections of the Muséum d’Histoire naturelle d’Autun, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (2), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2021/0963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Late Jurassic erymoid lobsters (Crustacea: Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of mecochirid lobster, Meyeria libanotica (Decapoda, Glypheoidea), from the Barremian (Early Cretaceous) of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Gèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107 (1), pp.102470. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2021.102470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudodrobna natator n. comb., a new link between crustacean faunas from the Jurassic of Germany and Cretaceous of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (8), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and evolutionary history of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.417-439. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2021.1918773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P A Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P.A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Daley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gueugneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation requires fast biodegradation: the case study of thylacocephalan specimens from La Voulte-sur-Rhône (Callovian, Jurassic, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.395-413. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102376. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mesozoic scleractinian genus Adelocoenia (Stylinidae) and its Jurassic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Baron-Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (19), pp.367-406. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/carnets.2020.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debated question of asymmetrical rhynchonellids (Brachiopoda, Rhynchonellida): examples from the Late Cretaceous of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.1. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2019016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445932v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelle Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Arillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing mineralization processes and fossil anatomy using synchronous synchrotron X-ray fluorescence and X-ray diffraction mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (169), pp.20200216. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2020.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative conditions can lead to exceptional preservation through phosphatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (12), pp.1164-1168. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45924.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest freshwater crabs: claws on dinosaur bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W M van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.20220. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-56180-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150-million-year-old sea spiders (Pycnogonida: Pantopoda) of Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (22), pp.1927-1938. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2019.1571534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal relationship between the Lassen volcanic center and mafic regional volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clynne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81 (7), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1296-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles and muscle scars in fossil malacostracan crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiël A. Klompmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger W. Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnier Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194, pp.306-326. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the appendicular anatomy of the xiphosurid Tachypleus syriacus and the evolution of fossil horseshoe crab appendages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell D. C. Bicknell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Brougham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (7-8), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-019-1629-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Rausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hülya Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New report of Glypheopsis robusta (Feldmann & McPherson, 1980) (Crustacea, Decapoda, Glypheidae) from the Middle Jurassic of British Columbia, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrey Nyborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18476/pale.v12.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to clarify phylogenetic affinities of erymid lobsters (Decapoda) using morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbonnier Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriel Véronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Systematics and Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (3), pp.365-395. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26049/ASP77-3-2019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5332. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41834-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest record of galatheoid anomurans (Decapoda, Crustacea) from Normandy, northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René H.B. Fraaije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W.M. Jagt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292 (3), pp.291-297. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/njgpa/2019/0821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Early and Middle Jurassic erymid lobsters (Crustacea: Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2019005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unreported historical specimens of marine arthropods from the Solnhofen and Nusplingen Lithographic Limestones (Late Jurassic, Germany) housed at the Muséum national d'Histoire naturelle, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.643. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Krobicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (12), pp.1017-1036. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinition of Prospatangus thieryi Lambert, 1909 (Echinoidea, Spatangoida), in Sardospatangus nov. gen. with two new species from Sardinia, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Borghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (4), pp.309-327. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tealliocaridid crustacean from the Late Carboniferous of North China and its biogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (1), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.00446.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fossil crabs (Crustacea, Decapoda, Brachyura) from the Kerguelen Islands (Miocene) with exceptionally preserved gills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2017.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02438816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten 2: Exceptionally preserved fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (7), pp.413-414. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02050553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Jurassic occurence of Enoploclytia M’Coy, 1849 (Crustacea: Decapoda: Erymidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104 (2), pp.143--148. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and additions to the Maastrichtian (Late Cretaceous) crustacea from Chiapas, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Coutiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Carbot-Chanona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (12), pp.325-344. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Dromilites bucklandii (Crustacea, Decapoda, Brachyura): Type material revealing its real identity, a junior synonym, and a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Saward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at the shrimps (Crustacea, Decapoda, Penaeoidea) from the Middle Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (4), pp.705-716. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2017n4a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Teruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lasseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic revision and palaeobiology of Rosenfeldia triasica and Rogeryon oppeli gen. et comb. nov. (Eucrustacea, Polychelida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 367, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2017.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decapod crustaceans from the Paleocene (Danian) of the Paris Basin (Vigny stratotype and allied localities) and a limpet palaeoassociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2016.1182950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Late Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Kocová Veselská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Geologists' Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128 (5-6), pp.779 - 797. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pgeola.2017.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatural and taxonomic acts and remarks for the revision of Jurassic corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zitteliana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabaleryon, a new genus of widespread early Toarcian polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.205-222. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2016.1167786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.E2. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Eryma Meyer, 1840 (Crustacea: Decapoda: Erymidae): new synonyms, systematic and stratigraphic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sighted ancestry of blindness - exceptionally preserved eyes of Mesozoic polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.13. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40851-016-0049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 365-Million-Year-Old Freshwater Community Reveals Morphological and Ecological Stasis in Branchiopod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Lagebro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.383-390. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of a key character, or how to evolve a slipper lobster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Palero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Structure and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.97-107. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asd.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine géologique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01476251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of eye structure in arthropod visual predators from the Middle Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schoenemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Clarkson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10320. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Early Cretaceous erymid lobsters (Crustacea: Decapoda) from the Western Tethys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (4), pp.515 - 541. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n4a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladius-bearing coleoids from the Upper Cretaceous Lebanese Lagerstätten: diversity, morphology, and phylogenetic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2014.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification and Diagenesis of Bacterial Colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennyfer Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.488-506. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min5030488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abi Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.869-874. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new early brachyuran (Crustacea, Decapoda) from the Middle Jurassic of northwest France, epibionts and ecological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W.M. van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (4), pp.459-479. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Elemental Imaging of Rare Earth Elements Discriminates Tissues at Microscale in Flat Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e86946. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.489-525. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (2), pp.397 - 416. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.369-381. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First decapod crustaceans in a Late Devonian continental ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (6), pp.1203-1213. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angustidontid crustaceans from the Late Devonian of Strud (Namur Province, Belgium): insights into the origin of Decapoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273 (3), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-dominated assemblage and invertebrates from the lower Cenomanian of Jaunay-Clan, western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.443-454. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten français et fossiles à conservation exceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (5), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01022565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Bartiromo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272 (1), </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of developmental patterns in achelate lobsters—today and in the Mesozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Haug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (6), pp.363-373. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-013-0452-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Picquout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 261, pp.260 - 294. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved crustaceans from the Oxfordian of eastern France (Terrain à Chailles Formation, Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Letenneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (3), pp.531-568. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n3a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nisto of slipper lobster (Decapoda: Scyllaridae) from the Hadjoula Lagerstätte (Late Cretaceous, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crustacean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.583-590. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/193724012X634189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decapod community from the Early Pliocene (Zanclean) of &amp;quot; La Serra &amp;quot; quarry (San Miniato, Pisa, Toscana, central Italy): sedimentology, systematics, and palaeoenvironmental implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Famiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98, pp.1-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibacus cottreaui Roger, 1946, reassigned to the isopod genus Cirolana (Cymothoida: Cirolanidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crustacean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (2), pp.317-319. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1651/10-3406.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crestbearing shrimps from the Sahel Alma Lagerstatte (Late Cretaceous, Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.2011.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03823047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological significance of the arthropod fauna from the Jurassic (Callovian) La Voulte Lagerstätte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.2009.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea stars from middle Jurassic Lagerstätte of La Voulte-sur-Rhône (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (3), pp.389-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and paleoenvironment of the flora from the nodules of the Montceau-les-Mines biota (Late Carboniferous, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.831-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and paleoenvironment of the flora from the nodules of the Montceau-Les-Mines Biota (Late Carboniferous, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.210-222. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2006.p06-078r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00270984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The La Voulte Lagerstätte (Callovian): Evidence for a deep water setting from sponge and crinoid communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hantzpergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 250, pp.216-236. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sea spiders from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 274, pp.2685-2691. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2007.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Cambrian origin of thylacocephalan arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.C. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-Ying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xiu-Qiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Yuan Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Paléontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCARID CRUSTACEANS FROM THE MONTCEAU LAGERSTÄTTE (UPPER CARBONIFEROUS; FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick R. Racheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (3), pp.647-672. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4983.2006.00553.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the UV and X-ray spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geomuseum Faxe, Jun 2025, Faxe, Denmark. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil crustaceans in the UV and X-ray spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crustacean Society Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popeye’s polychelidan lobster is an ancient, Jurassic relative, of extant polychelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the phylogenetic affinities of the enigmatic Thylacocephala: Synchrotron X-ray tomography sheds light on the tagmatisation of thylacocephalans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian isopods from France and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Boudjedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de fossiles au service de la réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Targui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El Khamsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Université de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest discoveries about decapod crustaceans from Jurassic and Cretaceous Konservat-Lagerstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The GSA Connects 2023 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of America, Oct 2023, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plattenkalks of the Causse Méjean (France) : a key landmark for the reconstruction of Upper Jurassic coastal palaeoecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐david Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trincal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glyphées (Crustacea, Decapoda) du Jurassique moyen de Sainte-Scolasse-sur-Sarthe (Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chény Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition of marine vertebrates as a tool to track regional heterothermies in mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Jane Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03865359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustacea in the historical collections of the Paris Museum (1750-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée MICMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kawai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diying Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03812542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur la variabilité intra-squelettique du δ18Op chez les vertébrés marins : quel impact sur la reconstitution des paramètres océaniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Asoociation Paléontologique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03890656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental taphonomy of crustaceans: unravelling controls on diagenetic sulphur processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Alcala de Henares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relocation of the paleontology collections of the National Museum of Natural History, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jacquier-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Palaeontological Congress (IPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déménagement des collections de paléontologie du Muséum national d'Histoire naturelle : 2016-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Gašparič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Žalohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03769228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03769236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Darroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration microtomographique d'arthropodes à préservation exceptionnelle du Lagerstätte de Montceau-les-Mines (Carbonifère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Charrondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Salaviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-squelettique de la composition isotopique de l'oxygène du phosphate (δ18Op) chez les vertébrés marins : quel impact pour l'estimation des paramètres océaniques passés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de la collection de crustacés fossiles au Muséum national d'Histoire naturelle, Paris : 1750-1880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du soufre lors de la diagenèse précoce : une approche taphonomique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des stratégies thermorégulatrices des reptiles marins du Mésozoïque grâce aux isotopes de l'oxygène (δ18Op)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd colloque de l'APVSM, "Paléontologie et Archéologie en Normandie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association paléontologique de Villers-sur-Mer, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03434238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires extraordinaires et croustillantes des collections de crustacés fossiles du MNHN, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MICMAC, micro- et macro-crustacés : biodiversité, évolution, environnements. Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déménagement des collections de paléontologie du Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of fossil polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of vision to depth in shrimps from the Late Cretaceous of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Palaeontological Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Valencia (Virtual ), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thylacocephalans from the La Voulte-sur-Rhône Lagerstätte (Ardèche, France): taxonomy, anatomy and palaeobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomy and exceptional preservation processes of decapod crustaceans from the La Voulte-sur-Rhône Lagerstätte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur patrimoniale des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée du patrimoine géologique francilien - Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some exceptionally preserved fossil crustaceans from La Voulte-sur-Rhône, France: When studying fossils is almost like studying animals in alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crustacean Society Mid-Year Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional preservation of mid-Cretaceous true crabs and the early radiation of Eubrachyura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan C. Mckellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiology of Voulteryon parvulus (Decapoda: Polychelidan) from the Middle Jurassic of La Voulte-sur-Rhône (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T. Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur sedimentary processes and fossilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane P. Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest freshwater crabs: claws associated with dinosaur bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry W. M. Van Bakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Cincotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rausch L. Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interim colloquium of RCMNS* and EU PRIDE final conference: Ecosystem isolation and connection: rise and demise of biota in the Pontocaspian-Caucasian region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tbilissi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités phylogénétiques des érymides (Crustacea, Decapoda) basées sur des caractères morphologiques et ses implications systématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône fossil Lagerstätte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Krobicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim T Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62 Annual Meeting of the Palaeontological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscles and muscle scars in fossil malacostracan crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiël A. Klompmaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger W. Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Fussell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Klier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cephalopods from La Voulte-sur-Rhône: a glimpse on diversity of Jurassic Vampyropoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evariste Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de fossilisation : étude des crustacés exceptionnellement préservés du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jauvion Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du microscope à la modélisation géochimique pour l'étude de la fossilisation : crustacés exceptionnellement préservés du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside out exceptionally preserved Jurassic cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic affinities of erymid lobsters (Crustacea, Decapoda) using morphological characters and systematic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devillez Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mineralogist’s point of view on exceptional preservation: the case study of the La Voulte-sur-Rhône crustacean fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyritisation Expérimentale d'animaux marins: étude des processus organiques et inorganiques, et comparaison avec le registre fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giliane Odin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections paléontologiques et recherche scientifique : le quotidien au Muséum national d'Histoire naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres du Patrimoine scientifique en Rhône-Alpes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine géologique et politiques publiques : apports et perspectives de l’INPG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When zoological marine structures help paleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04659518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Cetacean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes de l'oxygène: traceurs d'hétérothermies régionales chez les vertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Paléontologique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03434183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Triassic thylacocephalans from Slovenia: implications for their evolution and diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Hitij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Gašparič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Žalohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Palaeontological AssociationAnnual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proeryon, the long-lived and widespread genus of polychelidan lobsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of fossil Eucarida brood care: implications on the evolution of reproductive strategies in Decapoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sea Spiders (Arthropoda: Pycnogonida) from the Late Jurassic of Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau fossile d’Enoploclytia M’Coy, 1849 (Crustacea, Decapoda, Erymidae Van Straelen, 1925) : nouvelle illustration des lacunes du registre fossile chez les crustacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devillez Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’Association Paléontologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Béatrice Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. pp.232, 2025, 9782759837106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.272, 2022, 9782759827183. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustacea in the historical collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, 216, pp.292, 2022, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-974-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Crustacea of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2017, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-785-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A worldwide review of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda, Glypheoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 205, pp.304, 2013, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-706-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lagerstätte de la Voulte : un environnement bathyal au Jurassique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 199, pp.272, 2009, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-632-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-53, 2025, 978-2-7598-3710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Volume 1. Evolutionary History of Decapod Groups: Shrimp-like (Natant) Decapods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schweigert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The University of Kansas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 187, pp.1-19, 2025, 2153-4012. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.23891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous Decapod Faunas from Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188 (Part R, Revised, Volume 1), , pp.1-6, 2025, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.24073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glyphées actuelles Neoglyphea et Laurentaeglyphea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.112-113, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homard américain géant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.166-167, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacés fossiles et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.38-39, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés dans le dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.22-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés de La Voulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Volume 1, The Middle Jurassic La Voulte Decapod Fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 189, 2025, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.24188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La squille de Taulignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.110-111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part R, Revised, Evolutionary history of decapod groups: Lobsters (Palaeopalaemonida, Polychelida, Achelata, Glypheidea, marine Astacidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Karasawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 2025, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17161/to.vi.23388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limules du Jurassique de Solnhofen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Marie-Béatrice Forel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fascinants crustacés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.86-87, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire et les collections paléontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.30-31, 2022, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossiles et mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Charbonnier; Patrick De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.144-145, 2022, Hors collection, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléoécosystèmes continentaux du Crétacé des Kem Kem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Jalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.56-57, 2022, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plateau de fruits de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.50-51, 2022, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier les résultats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.22-23, 2022, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater avec les fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.152-153, 2022, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaître les acquis en paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2022, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacés fossiles en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Audo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2022, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oxygène : thermomètre des paléontologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.188-189, 2022, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crustacés fossiles à la lumière des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roseli Pellens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections naturalistes : une ressource essentielle pour la science du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions; Wiley, pp.101-113, 2021, 9781789480498. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882237.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonites ; Libellule géante ; Crabe de Vérone ; Hoplites ; Trilobite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muséum Folie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, 2021, 978-2-38279-001-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des collections. Henri Fayol et le Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Bertilorenzi; Nadine Dubruc; Jean-Philippe Passaqui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Fayol. Les multiples facettes d’un manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, pp.131-141, 2019, 978-2-35671-568-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron x-ray fluorescence imaging discriminates fossil tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier B. Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lagerstätte de La Voulte-sur-Rhône (France, Callovien) : paléoenvironnement, biodiversité et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratigraphie. Université Claude Bernard Lyon 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01891013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagerstätten 2: Exceptionally preserved fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (7), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil Decapod Crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188 (3), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId649"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6983E355"/>
+    <w:nsid w:val="87A42EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-6897" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121698939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad Lynch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Drage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2025.10099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kneer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01112.2023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Trescastro Bergue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. Van Bakel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2024.22.7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01160.2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P.A. Smith" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1864" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ch&#233;ny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel L&#243;pez-Horgue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102596" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hegna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1218" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fraaije" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van Bakel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jagt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.34" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756821001382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02445932v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Baron-Szabo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/carnets.2020.2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclercq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B Dutheil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45924.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12456" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi&#235;l A. Klompmaker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W. Portell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier Sylvain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. C. Bicknell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brougham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sautereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1629-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Calvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clynne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1296-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rausch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.10.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Nyborg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/pale.v12.a7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547518v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barriel V&#233;ronique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26049/ASP77-3-2019-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194514v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H.B. Fraaije" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. van Bakel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0821" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172092v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P. Odin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W M van Bakel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56180-w" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950513v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Borghi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.10.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ren" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00446.2017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954185v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves No&#235;l" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2017.129" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02050553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.07.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730602v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vega" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-P&#233;rez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Couti&#241;o" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carbot-Chanona" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839190v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Saward" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/813" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839146v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1182950" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839179v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kocov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.08.006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982455v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017174" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017178" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331971v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lagebro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.12.039" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schoenemann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Clarkson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10320" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01476251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Leroy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n4a4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min5030488" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263058v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup d'Hondt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118718v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2014.13" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533566v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12111" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017379v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferchaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543495v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0434" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01022565v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2V3JZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360897v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B. Dutheil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086946" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448321v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n3a5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721292v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garassino" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasini" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angeli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Famiani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721290v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Feldmann" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/10-3406.1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551274v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2009.0036" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549957v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335970v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galtier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chabard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270984v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2006.p06-078r" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293732v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0848" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172276v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourseau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.03.013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTVR9K01-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141305v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.C. Vannier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xiu-Qiang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yuan Chen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143880v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Racheboeuf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2006.00553.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521183v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519589v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285697v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Targui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Khamsa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362814v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659500v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Moreau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890656v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812279v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764510v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865151v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albenga" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perretta" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier-H&#233;bert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812604v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436571v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Perroux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaviale" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588271v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436428v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436554v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436418v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588031v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03434238v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557232v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034190v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281569v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034226v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W. M. Van Bakel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034170v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043905v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauvion Cl&#233;ment" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044224v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043866v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044316v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Monvoisin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044289v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Fussell" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Klier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043837v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043859v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devillez Julien" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043895v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049300v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869364v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rausch L. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayda" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Titov" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722371v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03434183v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034288v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061328v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812493v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839213v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300230v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300232v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108497v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24073" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571154v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571155v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571151v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571150v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571153v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563320v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24188" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921648v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schweitzer" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feldmann" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.23388" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571152v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045546v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.23891" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812577v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c026" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812566v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c009" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812585v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c071" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812559v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c064" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812590v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c089" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812573v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c014" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812584v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c067" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498766v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608479v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch7" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559939v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139648v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891013v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030308v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030118v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-6897" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121698939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=FdGak5YAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588077v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad Lynch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Drage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brochet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2026v48a8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianini Trescastro Bergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a17" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2025.10099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kneer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01112.2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. Van Bakel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2024.22.7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01160.2024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P.A. Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ch&#233;ny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel L&#243;pez-Horgue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102596" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hegna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1218" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1107" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fraaije" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van Bakel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jagt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.34" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531292v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756821001382" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12456" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210174v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Baron-Szabo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/carnets.2020.2019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02445932v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclercq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0216" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B Dutheil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45924.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W M van Bakel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cincotta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56180-w" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161088v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Germa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Calvert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clynne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1296-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547536v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi&#235;l A. Klompmaker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W. Portell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbonnier Sylvain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.04.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell D. C. Bicknell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brougham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sautereau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1629-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415801v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rausch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.10.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrey Nyborg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18476/pale.v12.a7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barriel V&#233;ronique" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26049/ASP77-3-2019-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H.B. Fraaije" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W.M. van Bakel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W.M. Jagt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0821" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane P. Odin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a17" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950513v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stara" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Borghi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.10.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00446.2017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves No&#235;l" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2017.129" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02050553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.07.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730602v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950519v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vega" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-P&#233;rez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Couti&#241;o" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carbot-Chanona" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839190v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Saward" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/813" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839184v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1182950" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689615v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kocov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2017.08.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839179v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982455v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017174" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017178" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lagebro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.12.039" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01476251v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276338v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schoenemann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Clarkson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10320" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484509v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Leroy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n4a4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118718v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2014.13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286299v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Miot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min5030488" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01263058v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup d'Hondt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360897v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B. Dutheil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086946" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533566v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12111" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543495v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0434" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017379v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ferchaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01022565v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.04.005" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2V3JZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448321v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n3a5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721292v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garassino" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angeli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Famiani" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721290v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Feldmann" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1651/10-3406.1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551274v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hantzpergue" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2009.0036" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549957v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335970v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galtier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chabard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270984v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2006.p06-078r" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172276v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourseau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.03.013" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTVR9K01-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293732v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0848" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141305v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.C. Vannier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xiu-Qiang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yuan Chen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143880v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Racheboeuf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2006.00553.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519589v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521183v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285697v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Targui" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Khamsa" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362814v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659500v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Moreau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812279v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890656v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764510v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865151v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albenga" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perretta" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier-H&#233;bert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812604v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436571v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Perroux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaviale" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588271v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436428v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436554v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03434238v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436418v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588031v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034170v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557232v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034190v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281569v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034226v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry W. M. Van Bakel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869364v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rausch L. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayda" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Titov" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043866v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044289v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Fussell" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Klier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044316v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Monvoisin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043905v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jauvion Cl&#233;ment" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044224v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043837v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043859v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devillez Julien" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043895v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049300v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722371v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371229v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baillet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03434183v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034288v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061328v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812493v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839213v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300230v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300232v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045546v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.23891" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108497v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24073" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571154v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571155v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571151v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571150v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563320v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24188" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571153v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921648v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schweitzer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feldmann" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.23388" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571152v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812573v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c014" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812584v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c067" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812577v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c026" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812566v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c009" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812585v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c071" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812559v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c064" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812590v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c089" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608479v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch7" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498766v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559939v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139648v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891013v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030308v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030118v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>