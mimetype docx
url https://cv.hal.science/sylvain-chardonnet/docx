--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -143,50 +143,57 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sylvain Chardonnet Marmarian est un historien indépendant spécialisé dans l'histoire de la diaspora arménienne. Son aire d'étude géographique comporte le centre de la France mais également d'autres espaces oubliés de la diaspora arménienne française. En dehors du cadre diasporique, s'y ajoutent d'autres recherches en cours sur les Arméniens pontiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Axes de recherches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Diaspora(s) arméniennes dans le Massif central et le centre de la France des origines au XXe siècle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -397,109 +404,120 @@
         </w:rPr>
         <w:t xml:space="preserve">2020 - 2021 (département Métiers de la Culture - Université Clermont-Auvergne) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours magistraux « Histoire de l'Art médiéval ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Institutions et rattachements</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">[Affiliation universitaire professionnelle] Université Clermont-Auvergne.</w:t>
+        <w:t xml:space="preserve">Institutions et rattachements actuels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[Institution académique] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Académie des Sciences, Belles-Lettres et Arts de Clermont-Ferrand</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> : membre-titulaire.</w:t>
+        <w:t xml:space="preserve"> : Membre du Conseil d'Administration et membre-titulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[Association] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rencontres et culture arméniennes - Auvergne</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> : membre du conseil d'administration.</w:t>
+        <w:t xml:space="preserve"> : membre du Conseil d'Administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">[Association] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conseil de Coordination des Organisations Arméniennes de France</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  (CCAF) : Adhérent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation de manifestations scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Journée d'études nationale, </w:t>
       </w:r>
@@ -884,182 +902,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mention indirecte d’une présence arménienne à Clermont-Ferrand au XVIIe siècle : un hapax de 1641</w:t>
+                <w:t xml:space="preserve">Le quartier arménien de Clermont-Ferrand (années 1930). Un rassemblement d'Arméniens du Nord-Ouest de l'Anatolie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, CXXIII/1 (2022), pp.31-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, CXXII-2 (juillet-décembre 2021), pp.43-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2087]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446637v1</w:t>
+                <w:t xml:space="preserve">hal-04992428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier arménien de Clermont-Ferrand (années 1930). Un rassemblement d'Arméniens du Nord-Ouest de l'Anatolie en Auvergne</w:t>
+                <w:t xml:space="preserve">Une mention indirecte d’une présence arménienne à Clermont-Ferrand au XVIIe siècle : un hapax de 1641</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, CXXII-2 (juillet-décembre 2021), pp.43-68. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, CXXIII/1 (2022), pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.2087]⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04992428v1</w:t>
+                <w:t xml:space="preserve">hal-05446637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage de Mehmet Reza beg, kalantar d’Erevan et ambassadeur de Perse, à Moulins et en Bourbonnais (janvier 1715)</w:t>
               </w:r>
@@ -2077,165 +2095,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye Saint-Géraud d'Aurillac et sa sculpture monumentale à l'époque romane [communication]</w:t>
+                <w:t xml:space="preserve">Les relations ambivalentes de l'abbaye Saint-Géraud d'Aurillac avec la rivière Jordanne (XIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aurillac au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet collectif de recherche « Un monasterium à l'ombre d'un oppidum : le cas de l'abbaye Saint-Géraud d'Aurillac », Oct 2018, Aurillac, France</w:t>
+              <w:t xml:space="preserve">Espaces naturels, espaces risqués, espaces sacrés (Atelier doctoral international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université franco-chinoise des Ecoles doctorales LSHS et SEJPG (Université Clermont-Auvergne, Wuhan University), Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513521v1</w:t>
+                <w:t xml:space="preserve">hal-02513457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations ambivalentes de l'abbaye Saint-Géraud d'Aurillac avec la rivière Jordanne (XIe-XIIIe siècle)</w:t>
+                <w:t xml:space="preserve">L'abbaye Saint-Géraud d'Aurillac et sa sculpture monumentale à l'époque romane [communication]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces naturels, espaces risqués, espaces sacrés (Atelier doctoral international)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université franco-chinoise des Ecoles doctorales LSHS et SEJPG (Université Clermont-Auvergne, Wuhan University), Nov 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Aurillac au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet collectif de recherche « Un monasterium à l'ombre d'un oppidum : le cas de l'abbaye Saint-Géraud d'Aurillac », Oct 2018, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513457v1</w:t>
+                <w:t xml:space="preserve">hal-02513521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2570,51 +2588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C12B8FBF"/>
+    <w:nsid w:val="ACCDA1C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2718,51 +2736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="964F937F"/>
+    <w:nsid w:val="DEDC1117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2866,51 +2884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A94EE1E"/>
+    <w:nsid w:val="9C21E718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3014,51 +3032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="331069AF"/>
+    <w:nsid w:val="27175CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F453CA9B"/>
+    <w:nsid w:val="180E6284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3310,51 +3328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="56A33E77"/>
+    <w:nsid w:val="37F52E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F3B28791"/>
+    <w:nsid w:val="6983A54F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3606,51 +3624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A49A8D53"/>
+    <w:nsid w:val="AA6F928D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8CFBCBF6"/>
+    <w:nsid w:val="74C6987B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3902,51 +3920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AA25D19D"/>
+    <w:nsid w:val="A011A1A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4160,51 +4178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chardonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5558-7230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291478441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uca.fr/formation/nos-formations/catalogue-des-formations/licence-histoire-de-lart-et-archeologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chardonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/360-de-lorient-ancien-a-la-gaule-romaine-sans-jamais-perdre-le-fil-9782355181566.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2087]" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2021.9075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chardonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5558-7230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291478441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uca.fr/formation/nos-formations/catalogue-des-formations/licence-histoire-de-lart-et-archeologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chardonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/360-de-lorient-ancien-a-la-gaule-romaine-sans-jamais-perdre-le-fil-9782355181566.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2087]" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2021.9075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>