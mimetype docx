--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sylvain Chardonnet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Historien de la diaspora arménienne</w:t>
+        <w:t xml:space="preserve">Historien de la diaspora arménienne / Historien consultant (Effendian)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -182,396 +182,429 @@
         </w:rPr>
         <w:t xml:space="preserve">Axes de recherches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Diaspora(s) arméniennes dans le Massif central et le centre de la France des origines au XXe siècle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carrière universitaire</w:t>
+        <w:t xml:space="preserve">Carrière académique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 : Effendian:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Effendian</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Micro-entreprise de recherche en Histoire et de valorisation du passé. SIREN : 102 689 387 / SIRET : 10268938700011 .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2024 - 2026 (bibliothèque universitaire de Moulins - Université Clermont-Auvergne) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable par intérim de la Bibliothèque universitaire du campus de Moulins (campus en région de l'Université Clermont-Auvergne à Moulins, Allier).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2023 - 2024 (département Histoire de l'art - Université Clermont-Auvergne) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours magistraux « Géographie artistique de la sculpture romane (XIe – XVe siècle) : Europe et Proche-Orient ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2022 - 2023 (Attaché Temporaire d'Enseignement et de Recherche (ATER) - Histoire de l'Art médiéval - département Histoire de l'Art - Université Clermont-Auvergne) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours magistraux « Géographie artistique de la sculpture romane (XIe – XVe siècle) : Europe et Proche-Orient ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours magistraux « Épistémologie de l'histoire de l'art médiéval ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travaux dirigés « L’art des mondes monastiques médiévaux (Ve-XVe siècles) ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travaux dirigés « Les vocabulaires de l'art alto-médiéval : architecture, sculpture, mosaïque, peinture, objets ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travaux dirigés « Découvertes des sources et recherche documentaire en Histoire de l'art médiéval ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 - 2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(département Histoire de l'art - Université Clermont-Auvergne)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travaux dirigés « Les vocabulaires de l'art alto-médiéval : architecture, sculpture, mosaïque, peinture, objets ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travaux dirigés « Découvertes des sources et recherche documentaire en Histoire de l'art médiéval ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travaux dirigés « Méthodologie du Travail Universitaire disciplinaire en Histoire de l'art ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 - 2021 (département Métiers de la Culture - Université Clermont-Auvergne) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours magistraux « Histoire de l'Art médiéval ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutions et rattachements actuels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[Institution académique] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Académie des Sciences, Belles-Lettres et Arts de Clermont-Ferrand</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : Membre du Conseil d'Administration et membre-titulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[Association] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rencontres et culture arméniennes - Auvergne</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : membre du Conseil d'Administration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[Association] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Conseil de Coordination des Organisations Arméniennes de France</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  (CCAF) : Adhérent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation de manifestations scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Journée d'études nationale, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">La sculpture romane entre Loire et Méditerranée. Actualités de la recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (dir. Sylvain Chardonnet), Université Paul-Valéry de Montpellier / CEMM, Montpellier, 12 mai 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation à des programmes de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2017-2019 : Projet collectif de recherche « Un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">monasterium</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à l'ombre d'un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">oppidum</w:t>
       </w:r>
       <w:r>
@@ -621,197 +654,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des Arméniens dans la sculpture romane. L’exemple d’un visage de Vézelay (Yonne) à Évaux-les-Bains (Creuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil. Recherches étoffées offertes à Catherine Breniquet (dir. Emeline Retournard et Nicolas Delferrière)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.767-778, 2025, Instrumentum, 978-2-35518-156-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double-identité du sculpteur aux âges romans. Des tailleurs de pierre sculpteurs en confins aquitains (XIIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’ombre des maîtres. Les artistes secondaires en France et en Italie du XIIe au XIXe siècle (dir. Mathilde Legeay et Jessy Jouan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-48, 2024, 978-2-7535-9379-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -821,918 +854,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les photographes arméniens de Saint-Éloy-les-Mines (années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, CXXIV/1 (2023), pp.135-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier arménien de Clermont-Ferrand (années 1930). Un rassemblement d'Arméniens du Nord-Ouest de l'Anatolie en Auvergne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une mention indirecte d’une présence arménienne à Clermont-Ferrand au XVIIe siècle : un hapax de 1641</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, CXXII-2 (juillet-décembre 2021), pp.43-68. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, CXXIII/1 (2022), pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.2087]⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04992428v1</w:t>
+                <w:t xml:space="preserve">hal-05446637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mention indirecte d’une présence arménienne à Clermont-Ferrand au XVIIe siècle : un hapax de 1641</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le quartier arménien de Clermont-Ferrand (années 1930). Un rassemblement d'Arméniens du Nord-Ouest de l'Anatolie en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, CXXIII/1 (2022), pp.31-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, CXXII-2 (juillet-décembre 2021), pp.43-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2087]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446637v1</w:t>
+                <w:t xml:space="preserve">hal-04992428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage de Mehmet Reza beg, kalantar d’Erevan et ambassadeur de Perse, à Moulins et en Bourbonnais (janvier 1715)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes bourbonnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 381, pp.161-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cercle arménien Haigazian : la première association arménienne de Clermont-Ferrand (1932-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, CXXI/2 (juillet-décembre 2020) (826-827), pp.41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le remploi des sculptures romanes dans l'architecture vernaculaire moderne en Auvergne et Limousin (XVIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Colloques internationaux d'Art roman d'Issoire, 642 : L'art roman et après ? Artistes et artisans aux temps romans. Actes des 30e et 31e colloques internationaux d'art roman, pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sculpture liturgique et églises de pèlerinage de l'Est de l'Aquitaine : l'exemple des chancels de l'abbaye Saint-Géraud d'Aurillac au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.281-287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.131679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de serpentine de Cahus (Lot) : origine des éléments sculptés en « marbre » de l'abbaye Saint-Géraud d'Aurillac (début du XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 133 (313-314), pp.7-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2021.9075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières d'Aurillac et de ses environs au Moyen Âge. L'apport de la toponymie occitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La vie et la terre, 82, pp.221-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les statues de lions des églises romanes, des gardiens de pierre entre espace profane et espace sacré. L’exemple des sculptures léonines du comté de la Marche (XIe‑XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/frontieres.450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbaye Saint-Géraud d'Aurillac et sa sculpture monumentale à l'époque romane. Typo-chronologies du Xe au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Aurillac au Moyen-Âge, 81, pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sculpture romane de l’abbaye Saint-Géraud d’Aurillac (XIe-début XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.17001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1742,606 +1775,606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financer la reconstruction de l’église Notre-Dame-du-Spasme de Jérusalem : la tournée en France de l’évêque arménien Paul Marmarian (années 1880-1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts économiques et financiers des actions de reconstruction et de refondation (149e Congrès national des sociétés historiques et scientifiques : Reconstruire, réformer, refonder)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS), Apr 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrelacs à la fin des âges romans en Auvergne septentrionale et en Berry (seconde moitié du XIIe siècle et première moitié du XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sculpture romane entre Loire et Méditerranée. Actualités de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (dir. Sylvain Chardonnet); Université Paul-Valéry de Montpellier; Centre d'études médiévales de Montpellier (CEMM), May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sculpture romane au sein de l’architecture vernaculaire moderne. Repenser le remploi en Auvergne et Limousin, XVIIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Colloque international d'art roman d'Issoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Issoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau insoupçonné : les églises romanes disparues des environs de Chambon et d'Evaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chanoines et moines aux confins du Limousin au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIHAM; Université de Limoges; DRAC Nouvelle-Aquitaine (Limoges), Sep 2021, Chambon-sur-Voueize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double-identité du sculpteur à l'époque romane - Lorsque le tailleur de pierre se fait sculpteur (XIIe-début XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'ombre des maîtres. Les artistes dits « secondaires » dans les arts en Europe du XIIe au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6566 CReAAH (Centre de recherche en Archéologie, Archéosciences et Histoire) et laboratoire LARA (Laboratoire de recherche en Archéologie et Architectures) - Université de Nantes; Partenariat avec le service régional de l'Inventaire des Pays de la Loire, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations ambivalentes de l'abbaye Saint-Géraud d'Aurillac avec la rivière Jordanne (XIe-XIIIe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'abbaye Saint-Géraud d'Aurillac et sa sculpture monumentale à l'époque romane [communication]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces naturels, espaces risqués, espaces sacrés (Atelier doctoral international)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université franco-chinoise des Ecoles doctorales LSHS et SEJPG (Université Clermont-Auvergne, Wuhan University), Nov 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Aurillac au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet collectif de recherche « Un monasterium à l'ombre d'un oppidum : le cas de l'abbaye Saint-Géraud d'Aurillac », Oct 2018, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513457v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye Saint-Géraud d'Aurillac et sa sculpture monumentale à l'époque romane [communication]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les relations ambivalentes de l'abbaye Saint-Géraud d'Aurillac avec la rivière Jordanne (XIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aurillac au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet collectif de recherche « Un monasterium à l'ombre d'un oppidum : le cas de l'abbaye Saint-Géraud d'Aurillac », Oct 2018, Aurillac, France</w:t>
+              <w:t xml:space="preserve">Espaces naturels, espaces risqués, espaces sacrés (Atelier doctoral international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université franco-chinoise des Ecoles doctorales LSHS et SEJPG (Université Clermont-Auvergne, Wuhan University), Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513521v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres et culture arméniennes : présentation de l’association arménienne d’Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2351,176 +2384,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvernatsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Cédric Moulis (éd.), Archéologie de la construction en Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.71-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/frontieres.1482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2588,51 +2621,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACCDA1C8"/>
+    <w:nsid w:val="91683AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2736,51 +2769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DEDC1117"/>
+    <w:nsid w:val="62EBBE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2884,51 +2917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9C21E718"/>
+    <w:nsid w:val="7B6E5FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3032,51 +3065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27175CE2"/>
+    <w:nsid w:val="1EBA0739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3180,51 +3213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="180E6284"/>
+    <w:nsid w:val="2D566589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3328,51 +3361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="37F52E45"/>
+    <w:nsid w:val="8C06C7FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3476,51 +3509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6983A54F"/>
+    <w:nsid w:val="64E44CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="AA6F928D"/>
+    <w:nsid w:val="5BD4F956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="74C6987B"/>
+    <w:nsid w:val="A7BF3769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3953,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A011A1A4"/>
+    <w:nsid w:val="A295AE7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="3D5331C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4096,50 +4277,53 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4178,51 +4362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chardonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5558-7230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291478441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uca.fr/formation/nos-formations/catalogue-des-formations/licence-histoire-de-lart-et-archeologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chardonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/360-de-lorient-ancien-a-la-gaule-romaine-sans-jamais-perdre-le-fil-9782355181566.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2087]" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2021.9075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335711v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1482" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chardonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5558-7230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291478441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="://https://www.linkedin.com/company/effendian/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uca.fr/formation/nos-formations/catalogue-des-formations/licence-histoire-de-lart-et-archeologie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chardonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/360-de-lorient-ancien-a-la-gaule-romaine-sans-jamais-perdre-le-fil-9782355181566.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2087]" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2021.9075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1482" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>