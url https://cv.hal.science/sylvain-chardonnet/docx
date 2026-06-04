--- v2 (2026-05-06)
+++ v3 (2026-06-04)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">291478441</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">PJ9GI_YAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -204,51 +225,51 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Carrière académique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2026 : Effendian:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Effendian</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : Micro-entreprise de recherche en Histoire et de valorisation du passé. SIREN : 102 689 387 / SIRET : 10268938700011 .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2024 - 2026 (bibliothèque universitaire de Moulins - Université Clermont-Auvergne) :</w:t>
       </w:r>
     </w:p>
@@ -349,51 +370,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travaux dirigés « Découvertes des sources et recherche documentaire en Histoire de l'art médiéval ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021 - 2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(département Histoire de l'art - Université Clermont-Auvergne)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
@@ -628,1753 +649,1822 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation des Arméniens dans la sculpture romane. L’exemple d’un visage de Vézelay (Yonne) à Évaux-les-Bains (Creuse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les photographes arméniens de Saint-Éloy-les-Mines (années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil. Recherches étoffées offertes à Catherine Breniquet (dir. Emeline Retournard et Nicolas Delferrière)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05329473v1</w:t>
+              <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, CXXIV/1 (2023), pp.135-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La double-identité du sculpteur aux âges romans. Des tailleurs de pierre sculpteurs en confins aquitains (XIIe-XIIIe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une mention indirecte d’une présence arménienne à Clermont-Ferrand au XVIIe siècle : un hapax de 1641</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’ombre des maîtres. Les artistes secondaires en France et en Italie du XIIe au XIXe siècle (dir. Mathilde Legeay et Jessy Jouan)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CXXIII/1 (2022), pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04375672v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quartier arménien de Clermont-Ferrand (années 1930). Un rassemblement d'Arméniens du Nord-Ouest de l'Anatolie en Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CXXII-2 (juillet-décembre 2021), pp.43-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2087]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage de Mehmet Reza beg, kalantar d’Erevan et ambassadeur de Perse, à Moulins et en Bourbonnais (janvier 1715)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes bourbonnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, pp.161-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cercle arménien Haigazian : la première association arménienne de Clermont-Ferrand (1932-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, CXXI/2 (juillet-décembre 2020) (826-827), pp.41-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le remploi des sculptures romanes dans l'architecture vernaculaire moderne en Auvergne et Limousin (XVIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Colloques internationaux d'Art roman d'Issoire, 642 : L'art roman et après ? Artistes et artisans aux temps romans. Actes des 30e et 31e colloques internationaux d'art roman, pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculpture liturgique et églises de pèlerinage de l'Est de l'Aquitaine : l'exemple des chancels de l'abbaye Saint-Géraud d'Aurillac au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.131679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de serpentine de Cahus (Lot) : origine des éléments sculptés en « marbre » de l'abbaye Saint-Géraud d'Aurillac (début du XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (313-314), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2021.9075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières d'Aurillac et de ses environs au Moyen Âge. L'apport de la toponymie occitane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La vie et la terre, 82, pp.221-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statues de lions des églises romanes, des gardiens de pierre entre espace profane et espace sacré. L’exemple des sculptures léonines du comté de la Marche (XIe‑XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/frontieres.450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbaye Saint-Géraud d'Aurillac et sa sculpture monumentale à l'époque romane. Typo-chronologies du Xe au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aurillac au Moyen-Âge, 81, pp.155-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture romane de l’abbaye Saint-Géraud d’Aurillac (XIe-début XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.17001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les photographes arméniens de Saint-Éloy-les-Mines (années 1930)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La représentation des Arméniens dans la sculpture romane. L’exemple d’un visage de Vézelay (Yonne) à Évaux-les-Bains (Creuse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05504659v1</w:t>
+              <w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil. Recherches étoffées offertes à Catherine Breniquet (dir. Emeline Retournard et Nicolas Delferrière)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.767-778, 2025, Instrumentum, 978-2-35518-156-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mention indirecte d’une présence arménienne à Clermont-Ferrand au XVIIe siècle : un hapax de 1641</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La double-identité du sculpteur aux âges romans. Des tailleurs de pierre sculpteurs en confins aquitains (XIIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
-[...742 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">À l’ombre des maîtres. Les artistes secondaires en France et en Italie du XIIe au XIXe siècle (dir. Mathilde Legeay et Jessy Jouan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-48, 2024, 978-2-7535-9379-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.17001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02463674v1</w:t>
+                <w:t xml:space="preserve">hal-04375672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer la reconstruction de l’église Notre-Dame-du-Spasme de Jérusalem : la tournée en France de l’évêque arménien Paul Marmarian (années 1880-1890)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des eaux du Bosphore à celles d’Auvergne. Les amiras dans les stations thermales du Massif central (1850-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les impacts économiques et financiers des actions de reconstruction et de refondation (149e Congrès national des sociétés historiques et scientifiques : Reconstruire, réformer, refonder)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS), Apr 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">150e Congrès national des sociétés historiques et scientifiques : Histoires d'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2026, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026484v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrelacs à la fin des âges romans en Auvergne septentrionale et en Berry (seconde moitié du XIIe siècle et première moitié du XIIIe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Financer la reconstruction de l’église Notre-Dame-du-Spasme de Jérusalem : la tournée en France de l’évêque arménien Paul Marmarian (années 1880-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sculpture romane entre Loire et Méditerranée. Actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (dir. Sylvain Chardonnet); Université Paul-Valéry de Montpellier; Centre d'études médiévales de Montpellier (CEMM), May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les impacts économiques et financiers des actions de reconstruction et de refondation (149e Congrès national des sociétés historiques et scientifiques : Reconstruire, réformer, refonder)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS), Apr 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096317v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sculpture romane au sein de l’architecture vernaculaire moderne. Repenser le remploi en Auvergne et Limousin, XVIIIe-XIXe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’entrelacs à la fin des âges romans en Auvergne septentrionale et en Berry (seconde moitié du XIIe siècle et première moitié du XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Colloque international d'art roman d'Issoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Issoire, France</w:t>
+              <w:t xml:space="preserve">La sculpture romane entre Loire et Méditerranée. Actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (dir. Sylvain Chardonnet); Université Paul-Valéry de Montpellier; Centre d'études médiévales de Montpellier (CEMM), May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814290v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau insoupçonné : les églises romanes disparues des environs de Chambon et d'Evaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La sculpture romane au sein de l’architecture vernaculaire moderne. Repenser le remploi en Auvergne et Limousin, XVIIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chanoines et moines aux confins du Limousin au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIHAM; Université de Limoges; DRAC Nouvelle-Aquitaine (Limoges), Sep 2021, Chambon-sur-Voueize, France</w:t>
+              <w:t xml:space="preserve">30e Colloque international d'art roman d'Issoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Issoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335711v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La double-identité du sculpteur à l'époque romane - Lorsque le tailleur de pierre se fait sculpteur (XIIe-début XIIIe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un réseau insoupçonné : les églises romanes disparues des environs de Chambon et d'Evaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'ombre des maîtres. Les artistes dits « secondaires » dans les arts en Europe du XIIe au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6566 CReAAH (Centre de recherche en Archéologie, Archéosciences et Histoire) et laboratoire LARA (Laboratoire de recherche en Archéologie et Architectures) - Université de Nantes; Partenariat avec le service régional de l'Inventaire des Pays de la Loire, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Chanoines et moines aux confins du Limousin au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIHAM; Université de Limoges; DRAC Nouvelle-Aquitaine (Limoges), Sep 2021, Chambon-sur-Voueize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513508v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye Saint-Géraud d'Aurillac et sa sculpture monumentale à l'époque romane [communication]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La double-identité du sculpteur à l'époque romane - Lorsque le tailleur de pierre se fait sculpteur (XIIe-début XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aurillac au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet collectif de recherche « Un monasterium à l'ombre d'un oppidum : le cas de l'abbaye Saint-Géraud d'Aurillac », Oct 2018, Aurillac, France</w:t>
+              <w:t xml:space="preserve">À l'ombre des maîtres. Les artistes dits « secondaires » dans les arts en Europe du XIIe au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6566 CReAAH (Centre de recherche en Archéologie, Archéosciences et Histoire) et laboratoire LARA (Laboratoire de recherche en Archéologie et Architectures) - Université de Nantes; Partenariat avec le service régional de l'Inventaire des Pays de la Loire, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513521v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations ambivalentes de l'abbaye Saint-Géraud d'Aurillac avec la rivière Jordanne (XIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces naturels, espaces risqués, espaces sacrés (Atelier doctoral international)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université franco-chinoise des Ecoles doctorales LSHS et SEJPG (Université Clermont-Auvergne, Wuhan University), Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbaye Saint-Géraud d'Aurillac et sa sculpture monumentale à l'époque romane [communication]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aurillac au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet collectif de recherche « Un monasterium à l'ombre d'un oppidum : le cas de l'abbaye Saint-Géraud d'Aurillac », Oct 2018, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres et culture arméniennes : présentation de l’association arménienne d’Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2384,176 +2474,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvernatsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Cédric Moulis (éd.), Archéologie de la construction en Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.71-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/frontieres.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2621,51 +2711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91683AE4"/>
+    <w:nsid w:val="1369BC85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2769,51 +2859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62EBBE58"/>
+    <w:nsid w:val="698A1626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2917,51 +3007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B6E5FD3"/>
+    <w:nsid w:val="1211EA78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3065,51 +3155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EBA0739"/>
+    <w:nsid w:val="C3FC3193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3213,51 +3303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D566589"/>
+    <w:nsid w:val="4FBC5639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3361,51 +3451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C06C7FB"/>
+    <w:nsid w:val="4FC4BB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3509,51 +3599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="64E44CFB"/>
+    <w:nsid w:val="148F3852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3657,51 +3747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5BD4F956"/>
+    <w:nsid w:val="5C2036B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3805,51 +3895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A7BF3769"/>
+    <w:nsid w:val="247E9023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3953,51 +4043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A295AE7A"/>
+    <w:nsid w:val="2D0CB2D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4101,51 +4191,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3D5331C2"/>
+    <w:nsid w:val="E294C963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4362,51 +4452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chardonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5558-7230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291478441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="://https://www.linkedin.com/company/effendian/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uca.fr/formation/nos-formations/catalogue-des-formations/licence-histoire-de-lart-et-archeologie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chardonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/360-de-lorient-ancien-a-la-gaule-romaine-sans-jamais-perdre-le-fil-9782355181566.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2087]" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484410v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2021.9075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1482" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chardonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5558-7230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291478441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=PJ9GI_YAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="://https://www.linkedin.com/company/effendian/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uca.fr/formation/nos-formations/catalogue-des-formations/licence-histoire-de-lart-et-archeologie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chardonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2087]" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131679" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558779v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2021.9075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/360-de-lorient-ancien-a-la-gaule-romaine-sans-jamais-perdre-le-fil-9782355181566.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>