--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -512,190 +512,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'entreprise face aux défis du numérique - aspects juridiques : actes de colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2019, 978-2-84934-391-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à la propriété intellectuelle. Unité et diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 2019, 9782802764199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295298v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03204487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide du droit d'auteur / Sous la direction duPr. A. Lucas, par E. Bouchet-LeMappian, S.Chatry et S. Le Cam ; 4e éd. mise àjour par S. Le Cam et S. Chatry</w:t>
               </w:r>
@@ -1166,246 +1166,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vertus et dangers de la transversalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Basire; C. Le Goffic; Les Juspi et Univ. Lille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignant-chercheur en propriété intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p. 65, A paraître, Coll. CEIPI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de forme et de procédure devant les offices, les difficultés pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. E. Kahn; M. Mouncif-Mougache. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans du règlement n° 6/2002, du 12 décembre 2001 sur les dessins et modèles communautaires : bilan et perspectives, 2 décembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 67, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Decompilation, Droit d’auteur et Overlaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Torremans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elgar Encyclopedia of Intellectual Property Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 10, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514440v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04514582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’auteur dans le secteur viticole</w:t>
               </w:r>
@@ -4504,109 +4504,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02941932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légitimité de la propriété intellectuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Cam</w:t>
+                <w:t xml:space="preserve">La légitimité du droit sui generis du producteur de bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, HS62, pp.9</w:t>
+              <w:t xml:space="preserve">, 2019, HS62, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02487496v1</w:t>
+                <w:t xml:space="preserve">halshs-02487503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité du droit du producteur de bases de données</w:t>
               </w:r>
@@ -4655,655 +4642,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légitimité du droit sui generis du producteur de bases de données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+                <w:t xml:space="preserve">La légitimité de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, HS62, pp.115</w:t>
+              <w:t xml:space="preserve">, 2019, HS62, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02487503v1</w:t>
+                <w:t xml:space="preserve">halshs-02487496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To ensure the legitimacy of intellectual property rights : some solutions to regulate overlaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working papers - Centre de recherches en économie et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'option dans la défense judiciaire des droits de propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp. 17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire de la marque « MESSI » grâce à la notoriété du joueur de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02227485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'option dans la défense judiciaire des droits de propriété intellectuelle</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire de la marque MESSI grâce à la notoriété du joueur de football, obs. sous TUE, 26 avr. 2018, aff. 554/14, Lionel Andrés Messi Cuccittini c/ EUIPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire IP/IT et Communication [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photojournalisme et exceptions au droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 366, p. 627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’option dans la défense judiciaire des droits de propriété intellectuelle7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66, pp. 17-22</w:t>
+              <w:t xml:space="preserve">, 2018, p. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">To ensure the legitimacy of intellectual property rights : some solutions to regulate overlaps</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des producteurs de bases de données (CPI, art. L. 112-3 et L. 341-1 À L. 343-7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working papers - Centre de recherches en économie et droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, p. 10</w:t>
+              <w:t xml:space="preserve">Jurisclasseur Propriété littéraire et artistique [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, fasc. 1650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photojournalisme et exceptions au droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. E. Kahn</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 366, p. 627</w:t>
-[...149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 366, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02449240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5656,303 +5656,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02216837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longévité et le succès d'un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
+                <w:t xml:space="preserve">La longévité et le succès d’un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 08 et 09, pp.399</w:t>
+              <w:t xml:space="preserve">, 2016, p. 399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217039v1</w:t>
+                <w:t xml:space="preserve">hal-04514752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longévité et le succès d’un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
+                <w:t xml:space="preserve">La longévité et le succès d'un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, p. 399</w:t>
+              <w:t xml:space="preserve">, 2016, 08 et 09, pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514752v1</w:t>
+                <w:t xml:space="preserve">halshs-02217039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cession de contrat portant sur un droit de propriété intellectuelle</w:t>
+                <w:t xml:space="preserve">La réforme en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, p. 313</w:t>
+              <w:t xml:space="preserve">, 2015, 07, pp.313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514403v1</w:t>
+                <w:t xml:space="preserve">halshs-02216749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme en pratique</w:t>
+                <w:t xml:space="preserve">La cession de contrat portant sur un droit de propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 07, pp.313</w:t>
+              <w:t xml:space="preserve">, 2015, p. 313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02216749v1</w:t>
+                <w:t xml:space="preserve">hal-04514403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité contrastée des acteurs du référencement</w:t>
               </w:r>
@@ -6768,51 +6768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DE59435"/>
+    <w:nsid w:val="06C87095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6999,51 +6999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chatry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160481635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04001629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Riera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouchet-Le Mappian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/numerique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01344341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/directives-2019-790-et-2019-789-sur-le-droit-d-auteur-dans-le-marche-unique-numerique-2021-9782802765677.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-andre-lucas-9782711018581.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Kahn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jiplp/jpx083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chatry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160481635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04001629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Riera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouchet-Le Mappian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/numerique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01344341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/directives-2019-790-et-2019-789-sur-le-droit-d-auteur-dans-le-marche-unique-numerique-2021-9782802765677.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-andre-lucas-9782711018581.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Kahn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jiplp/jpx083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>