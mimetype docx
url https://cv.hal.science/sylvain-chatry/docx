--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3038,3467 +3038,3536 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La validité de la coexistence des AOP « Corse » et des IGP « île de Beauté » pour des charcuteries différentes</w:t>
+                <w:t xml:space="preserve">Légalité de la dénomination semi-générique IGP « Fleur de sel de Camargue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 02, pp.102</w:t>
+              <w:t xml:space="preserve">, 2026, 04, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05518791v1</w:t>
+                <w:t xml:space="preserve">halshs-05605328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation des IG IA de l'UE avec les signes distinctifs antérieurs</w:t>
+                <w:t xml:space="preserve">La validité de la coexistence des AOP « Corse » et des IGP « île de Beauté » pour des charcuteries différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.25</w:t>
+              <w:t xml:space="preserve">, 2026, 02, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04906132v1</w:t>
+                <w:t xml:space="preserve">halshs-05518791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grains de sable entre les indications géographiques viticoles de Camargue</w:t>
+                <w:t xml:space="preserve">L'articulation des IG IA de l'UE avec les signes distinctifs antérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.621</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05451519v1</w:t>
+                <w:t xml:space="preserve">halshs-04906132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut pas prendre les autorités françaises et le consommateur pour des jambons !</w:t>
+                <w:t xml:space="preserve">Grains de sable entre les indications géographiques viticoles de Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.494</w:t>
+              <w:t xml:space="preserve">, 2025, 12, pp.621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05331269v1</w:t>
+                <w:t xml:space="preserve">halshs-05451519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laguiole : une indication géographique à couteaux tirés</w:t>
+                <w:t xml:space="preserve">Faut pas prendre les autorités françaises et le consommateur pour des jambons !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.658</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04836192v1</w:t>
+                <w:t xml:space="preserve">halshs-05331269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages à titre de marque dans le secteur vitivinicole</w:t>
+                <w:t xml:space="preserve">Laguiole : une indication géographique à couteaux tirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04836192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages à titre de marque dans le secteur vitivinicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04771345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mendoza-Caminade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de l'épuisement du droit de marque et distribution sélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04646502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaçon et concurrence déloyale : de la confusion créée par le voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04333220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la connaissance d'une marque sur l'étendue de la protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 01, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03948461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mendoza-Caminade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 09, pp.474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04014604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les offices de brevet toujours à l’ère papier…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les offices de brevets toujours à l'ère papier…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 05, pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04096832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de cumul de protections d’un bien intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 78, p. 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêt Messi : notoriété et faits notoires pour l'appréciation du risque de confusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03122100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Stratégies de cumul de protections d’un bien intellectuel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de cumul de protection d'un bien intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 78, p. 9</w:t>
+              <w:t xml:space="preserve">, 2021, 78, pp. 9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêt « MESSI » : notoriété et faits notoires dans l’appréciation du risque de confusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire IP/IT et Communication [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, p. 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Stratégies de cumul de protection d'un bien intellectuel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt « Fack Ju Göhte » : l’appréciation concrète de la contrariété aux bonnes mœurs obs. sous CJUE, 27 avril 2020, C-240/18P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire IP/IT et Communication [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des œuvres publicitaires (CPI, art. L 112-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Propriété littéraire et artistique [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt Fack Ju Göhte : l'appréciation concrète de la contrariété aux bonnes murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 09, pp.504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02941932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité du droit du producteur de bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité du droit sui generis du producteur de bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS62, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS62, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire de la marque « MESSI » grâce à la notoriété du joueur de football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'option dans la défense judiciaire des droits de propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 78, pp. 9-22</w:t>
+              <w:t xml:space="preserve">, 2018, 66, pp. 17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Arrêt « Fack Ju Göhte » : l’appréciation concrète de la contrariété aux bonnes mœurs obs. sous CJUE, 27 avril 2020, C-240/18P</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To ensure the legitimacy of intellectual property rights : some solutions to regulate overlaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working papers - Centre de recherches en économie et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire de la marque MESSI grâce à la notoriété du joueur de football, obs. sous TUE, 26 avr. 2018, aff. 554/14, Lionel Andrés Messi Cuccittini c/ EUIPO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire IP/IT et Communication [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, p. 504</w:t>
+              <w:t xml:space="preserve">, 2018, p. 557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protection des œuvres publicitaires (CPI, art. L 112-1)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photojournalisme et exceptions au droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 366, p. 627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’option dans la défense judiciaire des droits de propriété intellectuelle7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des producteurs de bases de données (CPI, art. L. 112-3 et L. 341-1 À L. 343-7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisclasseur Propriété littéraire et artistique [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018, fasc. 1650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photojournalisme et exceptions au droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, HS62, pp.115</w:t>
+              <w:t xml:space="preserve">, 2018, 366, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La légitimité du droit du producteur de bases de données</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rubik’s cube, an intellectual property allegory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intellectual Property Law and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.768-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jiplp/jpx083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Cam</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libre circulation des contenus et des services numériques dans le marché unique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, HS62, pp.9</w:t>
+              <w:t xml:space="preserve">Revista Derecho y economia de la integracion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 1, p. 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">To ensure the legitimacy of intellectual property rights : some solutions to regulate overlaps</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions en matière de droit d'auteur prévues par la loi LCAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working papers - Centre de recherches en économie et droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, p. 10</w:t>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'option dans la défense judiciaire des droits de propriété intellectuelle</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libre circulation des contenus et des services dans le marché unique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66, pp. 17-22</w:t>
+              <w:t xml:space="preserve">Derecho y economia de la integracion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.77-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Victoire de la marque « MESSI » grâce à la notoriété du joueur de football</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété intellectuelle et ses aspects contractuels dans la filière équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.557</w:t>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Victoire de la marque MESSI grâce à la notoriété du joueur de football, obs. sous TUE, 26 avr. 2018, aff. 554/14, Lionel Andrés Messi Cuccittini c/ EUIPO</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longévité et le succès d'un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Répertoire IP/IT et Communication [Encyclopédie juridique Dalloz]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, p. 557</w:t>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 08 et 09, pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">A. E. Kahn</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longévité et le succès d’un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n° 366, p. 627</w:t>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p. 399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’option dans la défense judiciaire des droits de propriété intellectuelle7</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cession de contrat portant sur un droit de propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, p. 17</w:t>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits des producteurs de bases de données (CPI, art. L. 112-3 et L. 341-1 À L. 343-7)</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07, pp.313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non-respect d'un accord de coexistence de marques peut être sanctionné par la contrefaçon et par la concurrence déloyale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité contrastée des acteurs du référencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.1079</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des photographies par le droit d’auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisclasseur Propriété littéraire et artistique [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, fasc. 1650</w:t>
+              <w:t xml:space="preserve">, 2014, fasc. 1150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt OSA : entre droit d’auteur et droit de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 366, pp.627</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p. 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Rubik’s cube, an intellectual property allegory</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralisation des droits de propriété intellectuelle : l’exemple du médicament, un exemple à suivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intellectual Property Law and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Etude 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...581 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité contrastée des acteurs du référencement</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recevabilité de l'action en contrefaçon et de l'action en concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18, pp.1079</w:t>
+              <w:t xml:space="preserve">, 2013, 20, pp.1392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">La neutralisation des droits de propriété intellectuelle : l’exemple du médicament, un exemple à suivre</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralisation des droits de propriété intellectuelle : l'exemple des médicaments, un exemple à suivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.Etude 2</w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp. 7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recevabilité de l'action en contrefaçon et de l'action en concurrence déloyale</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prétentions nouvelles en cause d'appel et propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20, pp.1392</w:t>
+              <w:t xml:space="preserve">, 2012, 43, pp.2935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02213283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6508,91 +6577,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des oeuvres publicitaires par le droit d'auteur en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6602,105 +6671,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre prestation de service et accès à l'expertise judiciaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6768,51 +6837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06C87095"/>
+    <w:nsid w:val="C6F82105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6999,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chatry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160481635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04001629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Riera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouchet-Le Mappian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/numerique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01344341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/directives-2019-790-et-2019-789-sur-le-droit-d-auteur-dans-le-marche-unique-numerique-2021-9782802765677.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-andre-lucas-9782711018581.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Kahn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jiplp/jpx083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chatry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160481635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04001629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Riera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouchet-Le Mappian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/numerique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01344341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/directives-2019-790-et-2019-789-sur-le-droit-d-auteur-dans-le-marche-unique-numerique-2021-9782802765677.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-andre-lucas-9782711018581.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Kahn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jiplp/jpx083" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>