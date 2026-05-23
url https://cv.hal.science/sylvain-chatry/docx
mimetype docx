--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -512,190 +512,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à la propriété intellectuelle. Unité et diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 2019, 9782802764199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'entreprise face aux défis du numérique - aspects juridiques : actes de colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2019, 978-2-84934-391-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Moulin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03204487v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02295298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide du droit d'auteur / Sous la direction duPr. A. Lucas, par E. Bouchet-LeMappian, S.Chatry et S. Le Cam ; 4e éd. mise àjour par S. Le Cam et S. Chatry</w:t>
               </w:r>
@@ -1166,246 +1166,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decompilation, Droit d’auteur et Overlaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Torremans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elgar Encyclopedia of Intellectual Property Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 10, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vertus et dangers de la transversalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Basire; C. Le Goffic; Les Juspi et Univ. Lille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignant-chercheur en propriété intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, p. 65, A paraître, Coll. CEIPI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de forme et de procédure devant les offices, les difficultés pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. E. Kahn; M. Mouncif-Mougache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans du règlement n° 6/2002, du 12 décembre 2001 sur les dessins et modèles communautaires : bilan et perspectives, 2 décembre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, p. 67, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514582v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04514440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’auteur dans le secteur viticole</w:t>
               </w:r>
@@ -1677,169 +1677,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le préjudice de la contrefaçon et de la concurrence déloyale : articulation et inspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du Pr. Y. PICOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 317, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit de l’immobilier et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Rasolofo-Distler; S. Chatry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’immobilier face aux défis du numérique : aspects juridiques et managériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.P. 15, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514567v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04514448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama annuel de droit des marques</w:t>
               </w:r>
@@ -2301,173 +2301,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une harmonisation de la titularité du droit d’auteur et du brevet sur un logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Dhenne; Christophe Geiger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inventions mises en œuvre par ordinateur : enjeux, pratiques et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, LexisNexis, pp. 209-221, 2019, CEIPI, 978-2-7110-2986-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les données collectées par l’entreprise : documenter sa conformité au RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Riéra; S. Chatry; J.-M. Moulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise face aux défis du numérique – aspects juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 12 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514825v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03204639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relativité de la condition de caractère individuel</w:t>
               </w:r>
@@ -3719,165 +3719,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04646502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrefaçon et concurrence déloyale : de la confusion créée par le voisinage</w:t>
+                <w:t xml:space="preserve">L'effet de la connaissance d'une marque sur l'étendue de la protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.650</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04333220v1</w:t>
+                <w:t xml:space="preserve">halshs-03948461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la connaissance d'une marque sur l'étendue de la protection</w:t>
+                <w:t xml:space="preserve">Contrefaçon et concurrence déloyale : de la confusion créée par le voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.46</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03948461v1</w:t>
+                <w:t xml:space="preserve">halshs-04333220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des marques</w:t>
               </w:r>
@@ -4573,972 +4573,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02941932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La légitimité de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS62, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité du droit sui generis du producteur de bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS62, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La légitimité du droit du producteur de bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p. 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To ensure the legitimacy of intellectual property rights : some solutions to regulate overlaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working papers - Centre de recherches en économie et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'option dans la défense judiciaire des droits de propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp. 17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire de la marque « MESSI » grâce à la notoriété du joueur de football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire de la marque MESSI grâce à la notoriété du joueur de football, obs. sous TUE, 26 avr. 2018, aff. 554/14, Lionel Andrés Messi Cuccittini c/ EUIPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire IP/IT et Communication [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’option dans la défense judiciaire des droits de propriété intellectuelle7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photojournalisme et exceptions au droit d’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, HS62, pp.115</w:t>
+              <w:t xml:space="preserve">, 2018, n° 366, p. 627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photojournalisme et exceptions au droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Cam</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, HS62, pp.9</w:t>
+              <w:t xml:space="preserve">, 2018, 366, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...447 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits des producteurs de bases de données (CPI, art. L. 112-3 et L. 341-1 À L. 343-7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisclasseur Propriété littéraire et artistique [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, fasc. 1650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libre circulation des contenus et des services numériques dans le marché unique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 366, pp.627</w:t>
+              <w:t xml:space="preserve">Revista Derecho y economia de la integracion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 1, p. 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rubik’s cube, an intellectual property allegory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intellectual Property Law and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.768-774. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jiplp/jpx083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jiplp/jpx083⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03204612v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04514394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions en matière de droit d'auteur prévues par la loi LCAP</w:t>
               </w:r>
@@ -5725,303 +5725,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02216837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longévité et le succès d'un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
+                <w:t xml:space="preserve">La longévité et le succès d’un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 08 et 09, pp.399</w:t>
+              <w:t xml:space="preserve">, 2016, p. 399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217039v1</w:t>
+                <w:t xml:space="preserve">hal-04514752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longévité et le succès d’un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
+                <w:t xml:space="preserve">La longévité et le succès d'un produit sont insuffisants à caractériser une valeur économique protégeable contre le parasitisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, p. 399</w:t>
+              <w:t xml:space="preserve">, 2016, 08 et 09, pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514752v1</w:t>
+                <w:t xml:space="preserve">halshs-02217039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cession de contrat portant sur un droit de propriété intellectuelle</w:t>
+                <w:t xml:space="preserve">La réforme en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, p. 313</w:t>
+              <w:t xml:space="preserve">, 2015, 07, pp.313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514403v1</w:t>
+                <w:t xml:space="preserve">halshs-02216749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme en pratique</w:t>
+                <w:t xml:space="preserve">La cession de contrat portant sur un droit de propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 07, pp.313</w:t>
+              <w:t xml:space="preserve">, 2015, p. 313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02216749v1</w:t>
+                <w:t xml:space="preserve">hal-04514403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-respect d'un accord de coexistence de marques peut être sanctionné par la contrefaçon et par la concurrence déloyale</w:t>
               </w:r>
@@ -6837,51 +6837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6F82105"/>
+    <w:nsid w:val="97B04277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7068,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chatry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160481635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04001629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Riera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouchet-Le Mappian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/numerique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01344341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/directives-2019-790-et-2019-789-sur-le-droit-d-auteur-dans-le-marche-unique-numerique-2021-9782802765677.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-andre-lucas-9782711018581.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Kahn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jiplp/jpx083" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chatry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160481635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04001629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03414707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Riera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouchet-Le Mappian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02873305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01656035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/numerique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01344341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mendoza-Caminade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binctin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/directives-2019-790-et-2019-789-sur-le-droit-d-auteur-dans-le-marche-unique-numerique-2021-9782802765677.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-andre-lucas-9782711018581.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Douillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Kahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jiplp/jpx083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>